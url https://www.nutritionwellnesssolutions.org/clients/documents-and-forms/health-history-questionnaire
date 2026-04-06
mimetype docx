--- v0 (2025-10-05)
+++ v1 (2026-04-06)
@@ -1,360 +1,357 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00A73B46" w:rsidRDefault="001416F6" w:rsidP="001416F6">
+    <w:p w14:paraId="39F3ED3D" w14:textId="77777777" w:rsidR="00A73B46" w:rsidRDefault="001416F6" w:rsidP="001416F6">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Health History Questionnaire</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001416F6" w:rsidRPr="001416F6" w:rsidRDefault="001416F6" w:rsidP="001416F6">
+    <w:p w14:paraId="5DE11A85" w14:textId="77777777" w:rsidR="001416F6" w:rsidRPr="001416F6" w:rsidRDefault="001416F6" w:rsidP="001416F6">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A73B46" w:rsidRDefault="00A73B46" w:rsidP="00A73B46">
+    <w:p w14:paraId="1FC34699" w14:textId="77777777" w:rsidR="00A73B46" w:rsidRDefault="00A73B46" w:rsidP="00A73B46">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A1064">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The following information is confidential and will not be revealed to anyone outside Nutrition and Wellness Solutions, LLC without your written consent. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A73B46" w:rsidRDefault="00A73B46" w:rsidP="00A73B46">
+    <w:p w14:paraId="21780CBD" w14:textId="77777777" w:rsidR="00A73B46" w:rsidRDefault="00A73B46" w:rsidP="00A73B46">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A73B46" w:rsidRPr="00A73B46" w:rsidRDefault="00A73B46" w:rsidP="00A73B46">
+    <w:p w14:paraId="158D6822" w14:textId="77777777" w:rsidR="00A73B46" w:rsidRPr="00A73B46" w:rsidRDefault="00A73B46" w:rsidP="00A73B46">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A73B46">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">DATE COMPLETED: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A73B46" w:rsidRDefault="00A73B46" w:rsidP="00A73B46">
+    <w:p w14:paraId="6CE0A00A" w14:textId="77777777" w:rsidR="00A73B46" w:rsidRDefault="00A73B46" w:rsidP="00A73B46">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A73B46" w:rsidRPr="00A73B46" w:rsidRDefault="00A73B46" w:rsidP="00A73B46">
+    <w:p w14:paraId="0068889D" w14:textId="77777777" w:rsidR="00A73B46" w:rsidRPr="00A73B46" w:rsidRDefault="00A73B46" w:rsidP="00A73B46">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A73B46">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>PERSONAL INFORMATION</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A73B46" w:rsidRPr="00F94C81" w:rsidRDefault="00A73B46" w:rsidP="00A73B46">
+    <w:p w14:paraId="454D8E94" w14:textId="77777777" w:rsidR="00A73B46" w:rsidRPr="00F94C81" w:rsidRDefault="00A73B46" w:rsidP="00A73B46">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A73B46" w:rsidRPr="00F94C81" w:rsidRDefault="00A73B46" w:rsidP="00A73B46">
+    <w:p w14:paraId="4B63AFAA" w14:textId="77777777" w:rsidR="00A73B46" w:rsidRPr="00F94C81" w:rsidRDefault="00A73B46" w:rsidP="00A73B46">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Last Name:</w:t>
       </w:r>
       <w:r w:rsidR="00B82BC7" w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003F1492" w:rsidRPr="00F94C81">
+      <w:r w:rsidR="00B82BC7" w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text6"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="Text6"/>
       <w:r w:rsidR="00B82BC7" w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="003F1492" w:rsidRPr="00F94C81">
-[...6 lines deleted...]
-      <w:r w:rsidR="003F1492" w:rsidRPr="00F94C81">
+      <w:r w:rsidR="00B82BC7" w:rsidRPr="00F94C81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00B82BC7" w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
       <w:r w:rsidR="00B82BC7" w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00B82BC7" w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00B82BC7" w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00B82BC7" w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00B82BC7" w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
-      <w:r w:rsidR="003F1492" w:rsidRPr="00F94C81">
+      <w:r w:rsidR="00B82BC7" w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="001643AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="001643AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>First Name:</w:t>
       </w:r>
       <w:r w:rsidR="00B82BC7" w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="2" w:name="Text7"/>
-      <w:r w:rsidR="003F1492">
+      <w:bookmarkStart w:id="1" w:name="Text7"/>
+      <w:r w:rsidR="001643AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text7"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="001643AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="003F1492">
-[...6 lines deleted...]
-      <w:r w:rsidR="003F1492">
+      <w:r w:rsidR="001643AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="001643AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="001643AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="001643AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
@@ -363,123 +360,123 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="001643AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="001643AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="003F1492">
+      <w:r w:rsidR="001643AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidR="00B37FC6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00B82BC7" w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Middle </w:t>
       </w:r>
       <w:r w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Initial:</w:t>
       </w:r>
       <w:r w:rsidR="00B82BC7" w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003F1492" w:rsidRPr="00F94C81">
+      <w:r w:rsidR="00B82BC7" w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text8"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="3" w:name="Text8"/>
+      <w:bookmarkStart w:id="2" w:name="Text8"/>
       <w:r w:rsidR="00B82BC7" w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="003F1492" w:rsidRPr="00F94C81">
-[...6 lines deleted...]
-      <w:r w:rsidR="003F1492" w:rsidRPr="00F94C81">
+      <w:r w:rsidR="00B82BC7" w:rsidRPr="00F94C81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00B82BC7" w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00B82BC7" w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00B82BC7" w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
@@ -488,132 +485,188 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00B82BC7" w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00B82BC7" w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="003F1492" w:rsidRPr="00F94C81">
+      <w:r w:rsidR="00B82BC7" w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w:rsidR="00A73B46" w:rsidRPr="00F94C81" w:rsidRDefault="003F1492" w:rsidP="00A73B46">
+    <w:p w14:paraId="4A56E433" w14:textId="77777777" w:rsidR="00A73B46" w:rsidRPr="00F94C81" w:rsidRDefault="00A73B46" w:rsidP="00A73B46">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:pict>
-[...1 lines deleted...]
-        </w:pict>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="061DB552" wp14:editId="3CC1CE73">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-8626</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>10280</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6271260" cy="1"/>
+                <wp:effectExtent l="0" t="0" r="15240" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1" name="Straight Connector 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm flipV="1">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6271260" cy="1"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="dk1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="6CDBB081" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin" from="-.7pt,.8pt" to="493.1pt,.8pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmgAv8oAEAAJIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8lOIzEQvSPNP1i+T7qTQxi10uEAggsC&#10;NAt34y6nLbzJNunO30+5OmnQLBJCXCwv9V7Ve1XeXIzWsD3EpL1r+XJRcwZO+k67Xct//bz++o2z&#10;lIXrhPEOWn6AxC+2X842Q2hg5XtvOogMSVxqhtDyPufQVFWSPViRFj6Aw0floxUZj3FXdVEMyG5N&#10;tarrdTX42IXoJaSEt1fTI98Sv1Ig871SCTIzLcfaMq2R1qeyVtuNaHZRhF7LYxniA1VYoR0mnamu&#10;RBbsJeq/qKyW0Sev8kJ6W3mltATSgGqW9R9qfvQiAGlBc1KYbUqfRyvv9pfuIaINQ0hNCg+xqBhV&#10;tEwZHR6xp6QLK2Uj2XaYbYMxM4mX69X5crVGdyW+LYul1URRqEJM+Qa8ZWXTcqNdUSQasb9NeQo9&#10;hSDutQja5YOBEmzcd1BMd5hsKofmAy5NZHuBne2eT2kpskCUNmYG1ZTyv6BjbIEBzcx7gXM0ZfQu&#10;z0CrnY//yprHU6lqij+pnrQW2U++O1BLyA5sPBl6HNIyWW/PBH/9StvfAAAA//8DAFBLAwQUAAYA&#10;CAAAACEApvmdFtoAAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyOTU7DMBCF90jcwRokNlXrNIKQ&#10;hjgVqsQGFkDhAE4yTSLscYjd1L09AxtYvh+995XbaI2YcfKDIwXrVQICqXHtQJ2Cj/fHZQ7CB02t&#10;No5QwRk9bKvLi1IXrTvRG8770AkeIV9oBX0IYyGlb3q02q/ciMTZwU1WB5ZTJ9tJn3jcGpkmSSat&#10;Hogfej3irsfmc3+0Cp5eXhfnNGaLr7vbehfn3MRnb5S6vooP9yACxvBXhh98RoeKmWp3pNYLo2C5&#10;vuEm+xkIjjd5loKof7WsSvkfv/oGAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJoAL/KAB&#10;AACSAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEApvmd&#10;FtoAAAAGAQAADwAAAAAAAAAAAAAAAAD6AwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AAEFAAAAAA==&#10;" strokecolor="black [3040]"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A73B46" w:rsidRPr="00F94C81" w:rsidRDefault="00B82BC7" w:rsidP="00A73B46">
+    <w:p w14:paraId="027D5165" w14:textId="77777777" w:rsidR="00A73B46" w:rsidRPr="00F94C81" w:rsidRDefault="00B82BC7" w:rsidP="00A73B46">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of Birth: </w:t>
       </w:r>
-      <w:r w:rsidR="003F1492" w:rsidRPr="00F94C81">
+      <w:r w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text9"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="4" w:name="Text9"/>
+      <w:bookmarkStart w:id="3" w:name="Text9"/>
       <w:r w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="003F1492" w:rsidRPr="00F94C81">
-[...6 lines deleted...]
-      <w:r w:rsidR="003F1492" w:rsidRPr="00F94C81">
+      <w:r w:rsidRPr="00F94C81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
@@ -622,131 +675,131 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="003F1492" w:rsidRPr="00F94C81">
+      <w:r w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidR="00536D10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00536D10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00A73B46" w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Gender:</w:t>
       </w:r>
       <w:r w:rsidR="00A73B46" w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003F1492" w:rsidRPr="00F94C81">
+      <w:r w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text10"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="5" w:name="Text10"/>
+      <w:bookmarkStart w:id="4" w:name="Text10"/>
       <w:r w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="003F1492" w:rsidRPr="00F94C81">
-[...6 lines deleted...]
-      <w:r w:rsidR="003F1492" w:rsidRPr="00F94C81">
+      <w:r w:rsidRPr="00F94C81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
@@ -755,151 +808,207 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="003F1492" w:rsidRPr="00F94C81">
+      <w:r w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidR="00A73B46" w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A73B46" w:rsidRPr="00F94C81" w:rsidRDefault="003F1492" w:rsidP="00A73B46">
+    <w:p w14:paraId="1CA85381" w14:textId="77777777" w:rsidR="00A73B46" w:rsidRPr="00F94C81" w:rsidRDefault="00A73B46" w:rsidP="00A73B46">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:pict>
-[...1 lines deleted...]
-        </w:pict>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7219EC70" wp14:editId="67907CA5">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>11059</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>6350</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6271260" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="15240" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="2" name="Straight Connector 2"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm flipV="1">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6271260" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="dk1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="4F9C3ACD" id="Straight Connector 2" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin" from=".85pt,.5pt" to="494.65pt,.5pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXo+/QoQEAAJIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8lOIzEQvSPNP1i+T7qTQxi10uEAggsC&#10;NAt34y6nLbzJNunO30+5OmnQLBJCXCwvVa/ee1XeXIzWsD3EpL1r+XJRcwZO+k67Xct//bz++o2z&#10;lIXrhPEOWn6AxC+2X842Q2hg5XtvOogMQVxqhtDyPufQVFWSPViRFj6Aw0floxUZj3FXdVEMiG5N&#10;tarrdTX42IXoJaSEt1fTI98SvlIg871SCTIzLUdumdZI61NZq+1GNLsoQq/lkYb4AAsrtMOiM9SV&#10;yIK9RP0XlNUy+uRVXkhvK6+UlkAaUM2y/kPNj14EIC1oTgqzTenzYOXd/tI9RLRhCKlJ4SEWFaOK&#10;limjwyP2lHQhUzaSbYfZNhgzk3i5Xp0vV2t0V57eqgmiQIWY8g14y8qm5Ua7okg0Yn+bMpbF0FMI&#10;Hl5J0C4fDJRg476DYrrDYhMdmg+4NJHtBXa2e16WTiIWRZYUpY2Zk2oq+d+kY2xJA5qZ9ybO0VTR&#10;uzwnWu18/FfVPJ6oqin+pHrSWmQ/+e5ALSE7sPGk7DikZbLenin99SttfwMAAP//AwBQSwMEFAAG&#10;AAgAAAAhALEtX4HaAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFwq6lBE&#10;m6ZxKlSJCxyAwgc48TaJsNchdlP371m4wGk1mtHsm3KbnBUTjqH3pOB2noFAarzpqVXw8f54k4MI&#10;UZPR1hMqOGOAbXV5UerC+BO94bSPreASCoVW0MU4FFKGpkOnw9wPSOwd/Oh0ZDm20oz6xOXOykWW&#10;LaXTPfGHTg+467D53B+dgqeX19l5kZazr9V9vUtTbtNzsEpdX6WHDYiIKf6F4Qef0aFiptofyQRh&#10;Wa84yIcHsbvO13cg6l8tq1L+p6++AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANej79Ch&#10;AQAAkgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhALEt&#10;X4HaAAAABQEAAA8AAAAAAAAAAAAAAAAA+wMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAACBQAAAAA=&#10;" strokecolor="black [3040]"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A73B46" w:rsidRPr="00F94C81" w:rsidRDefault="00A73B46" w:rsidP="00B82BC7">
+    <w:p w14:paraId="00983E1B" w14:textId="77777777" w:rsidR="00A73B46" w:rsidRPr="00F94C81" w:rsidRDefault="00A73B46" w:rsidP="00B82BC7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="270"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Height:</w:t>
       </w:r>
       <w:r w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="003F1492" w:rsidRPr="00F94C81">
+      <w:r w:rsidR="00B82BC7" w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="6" w:name="Text11"/>
+      <w:bookmarkStart w:id="5" w:name="Text11"/>
       <w:r w:rsidR="00B82BC7" w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="003F1492" w:rsidRPr="00F94C81">
-[...6 lines deleted...]
-      <w:r w:rsidR="003F1492" w:rsidRPr="00F94C81">
+      <w:r w:rsidR="00B82BC7" w:rsidRPr="00F94C81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00B82BC7" w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00B82BC7" w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00B82BC7" w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
@@ -908,139 +1017,139 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00B82BC7" w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00B82BC7" w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="003F1492" w:rsidRPr="00F94C81">
+      <w:r w:rsidR="00B82BC7" w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidR="00536D10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00536D10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00536D10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Weight:</w:t>
       </w:r>
       <w:r w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00B82BC7" w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003F1492" w:rsidRPr="00F94C81">
+      <w:r w:rsidR="00B82BC7" w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="7" w:name="Text12"/>
+      <w:bookmarkStart w:id="6" w:name="Text12"/>
       <w:r w:rsidR="00B82BC7" w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="003F1492" w:rsidRPr="00F94C81">
-[...6 lines deleted...]
-      <w:r w:rsidR="003F1492" w:rsidRPr="00F94C81">
+      <w:r w:rsidR="00B82BC7" w:rsidRPr="00F94C81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00B82BC7" w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00B82BC7" w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00B82BC7" w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
@@ -1049,180 +1158,236 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00B82BC7" w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00B82BC7" w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="003F1492" w:rsidRPr="00F94C81">
+      <w:r w:rsidR="00B82BC7" w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="6"/>
       <w:r w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A73B46" w:rsidRPr="00F94C81" w:rsidRDefault="003F1492" w:rsidP="00A73B46">
+    <w:p w14:paraId="6B934BCD" w14:textId="77777777" w:rsidR="00A73B46" w:rsidRPr="00F94C81" w:rsidRDefault="00A73B46" w:rsidP="00A73B46">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:pict>
-[...1 lines deleted...]
-        </w:pict>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2D0ABECD" wp14:editId="104697CA">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>20955</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>2911</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6271260" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="15240" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="3" name="Straight Connector 3"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm flipV="1">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6271260" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="dk1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="0C18CFBD" id="Straight Connector 3" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin" from="1.65pt,.25pt" to="495.45pt,.25pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXo+/QoQEAAJIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8lOIzEQvSPNP1i+T7qTQxi10uEAggsC&#10;NAt34y6nLbzJNunO30+5OmnQLBJCXCwvVa/ee1XeXIzWsD3EpL1r+XJRcwZO+k67Xct//bz++o2z&#10;lIXrhPEOWn6AxC+2X842Q2hg5XtvOogMQVxqhtDyPufQVFWSPViRFj6Aw0floxUZj3FXdVEMiG5N&#10;tarrdTX42IXoJaSEt1fTI98SvlIg871SCTIzLUdumdZI61NZq+1GNLsoQq/lkYb4AAsrtMOiM9SV&#10;yIK9RP0XlNUy+uRVXkhvK6+UlkAaUM2y/kPNj14EIC1oTgqzTenzYOXd/tI9RLRhCKlJ4SEWFaOK&#10;limjwyP2lHQhUzaSbYfZNhgzk3i5Xp0vV2t0V57eqgmiQIWY8g14y8qm5Ua7okg0Yn+bMpbF0FMI&#10;Hl5J0C4fDJRg476DYrrDYhMdmg+4NJHtBXa2e16WTiIWRZYUpY2Zk2oq+d+kY2xJA5qZ9ybO0VTR&#10;uzwnWu18/FfVPJ6oqin+pHrSWmQ/+e5ALSE7sPGk7DikZbLenin99SttfwMAAP//AwBQSwMEFAAG&#10;AAgAAAAhAASLpcnZAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxMjsFOwzAQRO9I/IO1SFwq6tCq&#10;pQnZVKgSFzhQCh/gxEsSYa9D7Kbu3+Oe4Dia0ZtXbqM1YqLR944R7ucZCOLG6Z5bhM+P57sNCB8U&#10;a2UcE8KZPGyr66tSFdqd+J2mQ2hFgrAvFEIXwlBI6ZuOrPJzNxCn7suNVoUUx1bqUZ0S3Bq5yLK1&#10;tKrn9NCpgXYdNd+Ho0V4edvPzou4nv08rOpdnDYmvnqDeHsTnx5BBIrhbwwX/aQOVXKq3ZG1FwZh&#10;uUxDhBWIVOZ5loOoL1FWpfzvXv0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA16Pv0KEB&#10;AACSAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEABIul&#10;ydkAAAADAQAADwAAAAAAAAAAAAAAAAD7AwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AAEFAAAAAA==&#10;" strokecolor="black [3040]"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A73B46" w:rsidRPr="00F94C81" w:rsidRDefault="00A73B46" w:rsidP="00A73B46">
+    <w:p w14:paraId="0CCFE7F2" w14:textId="77777777" w:rsidR="00A73B46" w:rsidRPr="00F94C81" w:rsidRDefault="00A73B46" w:rsidP="00A73B46">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Home Address:</w:t>
       </w:r>
       <w:r w:rsidR="00B82BC7" w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003F1492" w:rsidRPr="00F94C81">
+      <w:r w:rsidR="00B82BC7" w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text13"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="8" w:name="Text13"/>
+      <w:bookmarkStart w:id="7" w:name="Text13"/>
       <w:r w:rsidR="00B82BC7" w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="003F1492" w:rsidRPr="00F94C81">
-[...6 lines deleted...]
-      <w:r w:rsidR="003F1492" w:rsidRPr="00F94C81">
+      <w:r w:rsidR="00B82BC7" w:rsidRPr="00F94C81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00B82BC7" w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00B82BC7" w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00B82BC7" w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
@@ -1231,140 +1396,196 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00B82BC7" w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00B82BC7" w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="003F1492" w:rsidRPr="00F94C81">
+      <w:r w:rsidR="00B82BC7" w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="7"/>
     </w:p>
-    <w:p w:rsidR="00A73B46" w:rsidRPr="00F94C81" w:rsidRDefault="003F1492" w:rsidP="00A73B46">
+    <w:p w14:paraId="1F01E04B" w14:textId="77777777" w:rsidR="00A73B46" w:rsidRPr="00F94C81" w:rsidRDefault="00A73B46" w:rsidP="00A73B46">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:pict>
-[...1 lines deleted...]
-        </w:pict>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7F39E7A3" wp14:editId="6B784E73">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4445</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>6985</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6271260" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="15240" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="4" name="Straight Connector 4"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm flipV="1">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6271260" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="dk1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="2B0FD9E1" id="Straight Connector 4" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin" from=".35pt,.55pt" to="494.15pt,.55pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXo+/QoQEAAJIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8lOIzEQvSPNP1i+T7qTQxi10uEAggsC&#10;NAt34y6nLbzJNunO30+5OmnQLBJCXCwvVa/ee1XeXIzWsD3EpL1r+XJRcwZO+k67Xct//bz++o2z&#10;lIXrhPEOWn6AxC+2X842Q2hg5XtvOogMQVxqhtDyPufQVFWSPViRFj6Aw0floxUZj3FXdVEMiG5N&#10;tarrdTX42IXoJaSEt1fTI98SvlIg871SCTIzLUdumdZI61NZq+1GNLsoQq/lkYb4AAsrtMOiM9SV&#10;yIK9RP0XlNUy+uRVXkhvK6+UlkAaUM2y/kPNj14EIC1oTgqzTenzYOXd/tI9RLRhCKlJ4SEWFaOK&#10;limjwyP2lHQhUzaSbYfZNhgzk3i5Xp0vV2t0V57eqgmiQIWY8g14y8qm5Ua7okg0Yn+bMpbF0FMI&#10;Hl5J0C4fDJRg476DYrrDYhMdmg+4NJHtBXa2e16WTiIWRZYUpY2Zk2oq+d+kY2xJA5qZ9ybO0VTR&#10;uzwnWu18/FfVPJ6oqin+pHrSWmQ/+e5ALSE7sPGk7DikZbLenin99SttfwMAAP//AwBQSwMEFAAG&#10;AAgAAAAhAOwP0MHZAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMjk1OwzAQhfdI3MEaJDYVdVpE&#10;m4Y4FarEBhZA4QBOPE0i7HGI3dS9PQMbWL4fvfeV2+SsmHAMvScFi3kGAqnxpqdWwcf7400OIkRN&#10;RltPqOCMAbbV5UWpC+NP9IbTPraCRygUWkEX41BIGZoOnQ5zPyBxdvCj05Hl2Eoz6hOPOyuXWbaS&#10;TvfED50ecNdh87k/OgVPL6+z8zKtZl/ru3qXptym52CVur5KD/cgIqb4V4YffEaHiplqfyQThFWw&#10;5h67CxAcbvL8FkT9q2VVyv/w1TcAAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA16Pv0KEB&#10;AACSAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA7A/Q&#10;wdkAAAAEAQAADwAAAAAAAAAAAAAAAAD7AwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AAEFAAAAAA==&#10;" strokecolor="black [3040]"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A73B46" w:rsidRPr="00F94C81" w:rsidRDefault="00A73B46" w:rsidP="00A73B46">
+    <w:p w14:paraId="26066B9F" w14:textId="77777777" w:rsidR="00A73B46" w:rsidRPr="00F94C81" w:rsidRDefault="00A73B46" w:rsidP="00A73B46">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>City:</w:t>
       </w:r>
       <w:r w:rsidR="00B82BC7" w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003F1492" w:rsidRPr="00F94C81">
+      <w:r w:rsidR="00B82BC7" w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text14"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="9" w:name="Text14"/>
+      <w:bookmarkStart w:id="8" w:name="Text14"/>
       <w:r w:rsidR="00B82BC7" w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="003F1492" w:rsidRPr="00F94C81">
-[...6 lines deleted...]
-      <w:r w:rsidR="003F1492" w:rsidRPr="00F94C81">
+      <w:r w:rsidR="00B82BC7" w:rsidRPr="00F94C81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00B82BC7" w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00B82BC7" w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00B82BC7" w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
@@ -1373,123 +1594,123 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00B82BC7" w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00B82BC7" w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="003F1492" w:rsidRPr="00F94C81">
+      <w:r w:rsidR="00B82BC7" w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="8"/>
       <w:r w:rsidR="00536D10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00536D10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00536D10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00B82BC7" w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">State: </w:t>
       </w:r>
-      <w:r w:rsidR="003F1492" w:rsidRPr="00F94C81">
+      <w:r w:rsidR="00B82BC7" w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text15"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="10" w:name="Text15"/>
+      <w:bookmarkStart w:id="9" w:name="Text15"/>
       <w:r w:rsidR="00B82BC7" w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="003F1492" w:rsidRPr="00F94C81">
-[...6 lines deleted...]
-      <w:r w:rsidR="003F1492" w:rsidRPr="00F94C81">
+      <w:r w:rsidR="00B82BC7" w:rsidRPr="00F94C81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00B82BC7" w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00B82BC7" w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00B82BC7" w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
@@ -1498,124 +1719,124 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00B82BC7" w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00B82BC7" w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="003F1492" w:rsidRPr="00F94C81">
+      <w:r w:rsidR="00B82BC7" w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="9"/>
       <w:r w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Zip Code:</w:t>
       </w:r>
       <w:r w:rsidR="00B82BC7" w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003F1492" w:rsidRPr="00F94C81">
+      <w:r w:rsidR="00B82BC7" w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text16"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="11" w:name="Text16"/>
+      <w:bookmarkStart w:id="10" w:name="Text16"/>
       <w:r w:rsidR="00B82BC7" w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="003F1492" w:rsidRPr="00F94C81">
-[...6 lines deleted...]
-      <w:r w:rsidR="003F1492" w:rsidRPr="00F94C81">
+      <w:r w:rsidR="00B82BC7" w:rsidRPr="00F94C81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00B82BC7" w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00B82BC7" w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00B82BC7" w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
@@ -1624,140 +1845,196 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00B82BC7" w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00B82BC7" w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="003F1492" w:rsidRPr="00F94C81">
+      <w:r w:rsidR="00B82BC7" w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="10"/>
     </w:p>
-    <w:p w:rsidR="00A73B46" w:rsidRPr="00F94C81" w:rsidRDefault="003F1492" w:rsidP="00A73B46">
+    <w:p w14:paraId="5F5B8C73" w14:textId="77777777" w:rsidR="00A73B46" w:rsidRPr="00F94C81" w:rsidRDefault="00A73B46" w:rsidP="00A73B46">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003F1492">
+      <w:r w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:pict>
-[...1 lines deleted...]
-        </w:pict>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="016683E6" wp14:editId="54DEB43E">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>14869</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>11430</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6271260" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="15240" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="5" name="Straight Connector 5"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm flipV="1">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6271260" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="dk1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="0F8C5B55" id="Straight Connector 5" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin" from="1.15pt,.9pt" to="494.95pt,.9pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXo+/QoQEAAJIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8lOIzEQvSPNP1i+T7qTQxi10uEAggsC&#10;NAt34y6nLbzJNunO30+5OmnQLBJCXCwvVa/ee1XeXIzWsD3EpL1r+XJRcwZO+k67Xct//bz++o2z&#10;lIXrhPEOWn6AxC+2X842Q2hg5XtvOogMQVxqhtDyPufQVFWSPViRFj6Aw0floxUZj3FXdVEMiG5N&#10;tarrdTX42IXoJaSEt1fTI98SvlIg871SCTIzLUdumdZI61NZq+1GNLsoQq/lkYb4AAsrtMOiM9SV&#10;yIK9RP0XlNUy+uRVXkhvK6+UlkAaUM2y/kPNj14EIC1oTgqzTenzYOXd/tI9RLRhCKlJ4SEWFaOK&#10;limjwyP2lHQhUzaSbYfZNhgzk3i5Xp0vV2t0V57eqgmiQIWY8g14y8qm5Ua7okg0Yn+bMpbF0FMI&#10;Hl5J0C4fDJRg476DYrrDYhMdmg+4NJHtBXa2e16WTiIWRZYUpY2Zk2oq+d+kY2xJA5qZ9ybO0VTR&#10;uzwnWu18/FfVPJ6oqin+pHrSWmQ/+e5ALSE7sPGk7DikZbLenin99SttfwMAAP//AwBQSwMEFAAG&#10;AAgAAAAhAJT1mSLZAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMjk1OwzAQhfdI3MEaJDZV6xBE&#10;SUKcClViAwtK6QGcZEgi7HGI3dS9PQMbWL4fvfeVm2iNmHHygyMFN6sEBFLj2oE6BYf3p2UGwgdN&#10;rTaOUMEZPWyqy4tSF6070RvO+9AJHiFfaAV9CGMhpW96tNqv3IjE2YebrA4sp062kz7xuDUyTZK1&#10;tHogfuj1iNsem8/90Sp4ft0tzmlcL77u7+ptnDMTX7xR6voqPj6ACBjDXxl+8BkdKmaq3ZFaL4yC&#10;9JaLbDM/p3mW5yDqXy2rUv6nr74BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA16Pv0KEB&#10;AACSAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlPWZ&#10;ItkAAAAFAQAADwAAAAAAAAAAAAAAAAD7AwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AAEFAAAAAA==&#10;" strokecolor="black [3040]"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A73B46" w:rsidRPr="00F94C81" w:rsidRDefault="00A73B46" w:rsidP="00A73B46">
+    <w:p w14:paraId="562801E0" w14:textId="77777777" w:rsidR="00A73B46" w:rsidRPr="00F94C81" w:rsidRDefault="00A73B46" w:rsidP="00A73B46">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Home Phone:</w:t>
       </w:r>
       <w:r w:rsidR="00B82BC7" w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003F1492" w:rsidRPr="00F94C81">
+      <w:r w:rsidR="00B82BC7" w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text17"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="12" w:name="Text17"/>
+      <w:bookmarkStart w:id="11" w:name="Text17"/>
       <w:r w:rsidR="00B82BC7" w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="003F1492" w:rsidRPr="00F94C81">
-[...6 lines deleted...]
-      <w:r w:rsidR="003F1492" w:rsidRPr="00F94C81">
+      <w:r w:rsidR="00B82BC7" w:rsidRPr="00F94C81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00B82BC7" w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00B82BC7" w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00B82BC7" w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
@@ -1766,123 +2043,123 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00B82BC7" w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00B82BC7" w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="003F1492" w:rsidRPr="00F94C81">
+      <w:r w:rsidR="00B82BC7" w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="11"/>
       <w:r w:rsidR="00536D10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00536D10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Work Phone:</w:t>
       </w:r>
       <w:r w:rsidR="00B82BC7" w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003F1492" w:rsidRPr="00F94C81">
+      <w:r w:rsidR="00B82BC7" w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text18"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="13" w:name="Text18"/>
+      <w:bookmarkStart w:id="12" w:name="Text18"/>
       <w:r w:rsidR="00B82BC7" w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="003F1492" w:rsidRPr="00F94C81">
-[...6 lines deleted...]
-      <w:r w:rsidR="003F1492" w:rsidRPr="00F94C81">
+      <w:r w:rsidR="00B82BC7" w:rsidRPr="00F94C81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00B82BC7" w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00B82BC7" w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00B82BC7" w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
@@ -1891,140 +2168,196 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00B82BC7" w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00B82BC7" w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="003F1492" w:rsidRPr="00F94C81">
+      <w:r w:rsidR="00B82BC7" w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="12"/>
     </w:p>
-    <w:p w:rsidR="00A73B46" w:rsidRPr="00F94C81" w:rsidRDefault="003F1492" w:rsidP="00A73B46">
+    <w:p w14:paraId="57DCD001" w14:textId="77777777" w:rsidR="00A73B46" w:rsidRPr="00F94C81" w:rsidRDefault="00A73B46" w:rsidP="00A73B46">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:pict>
-[...1 lines deleted...]
-        </w:pict>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7EB5965F" wp14:editId="1756BCBD">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>25029</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>9525</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6271260" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="15240" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="6" name="Straight Connector 6"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm flipV="1">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6271260" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="dk1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="1C016AED" id="Straight Connector 6" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin" from="1.95pt,.75pt" to="495.75pt,.75pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXo+/QoQEAAJIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8lOIzEQvSPNP1i+T7qTQxi10uEAggsC&#10;NAt34y6nLbzJNunO30+5OmnQLBJCXCwvVa/ee1XeXIzWsD3EpL1r+XJRcwZO+k67Xct//bz++o2z&#10;lIXrhPEOWn6AxC+2X842Q2hg5XtvOogMQVxqhtDyPufQVFWSPViRFj6Aw0floxUZj3FXdVEMiG5N&#10;tarrdTX42IXoJaSEt1fTI98SvlIg871SCTIzLUdumdZI61NZq+1GNLsoQq/lkYb4AAsrtMOiM9SV&#10;yIK9RP0XlNUy+uRVXkhvK6+UlkAaUM2y/kPNj14EIC1oTgqzTenzYOXd/tI9RLRhCKlJ4SEWFaOK&#10;limjwyP2lHQhUzaSbYfZNhgzk3i5Xp0vV2t0V57eqgmiQIWY8g14y8qm5Ua7okg0Yn+bMpbF0FMI&#10;Hl5J0C4fDJRg476DYrrDYhMdmg+4NJHtBXa2e16WTiIWRZYUpY2Zk2oq+d+kY2xJA5qZ9ybO0VTR&#10;uzwnWu18/FfVPJ6oqin+pHrSWmQ/+e5ALSE7sPGk7DikZbLenin99SttfwMAAP//AwBQSwMEFAAG&#10;AAgAAAAhAODd8/PZAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMjsFOwzAQRO9I/IO1SFwq6lDU&#10;0oQ4FarEBQ6Uwgc48ZJE2OsQu6n792y5wG1nZzTzyk1yVkw4ht6Tgtt5BgKp8aanVsHH+9PNGkSI&#10;moy2nlDBCQNsqsuLUhfGH+kNp31sBZdQKLSCLsahkDI0HTod5n5AYu/Tj05HlmMrzaiPXO6sXGTZ&#10;SjrdEy90esBth83X/uAUPL/uZqdFWs2+75f1Nk1rm16CVer6Kj0+gIiY4l8YzviMDhUz1f5AJgir&#10;4C7nIL+XINjN8/NR/2pZlfI/ffUDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA16Pv0KEB&#10;AACSAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA4N3z&#10;89kAAAAFAQAADwAAAAAAAAAAAAAAAAD7AwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AAEFAAAAAA==&#10;" strokecolor="black [3040]"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A73B46" w:rsidRPr="00F94C81" w:rsidRDefault="00A73B46" w:rsidP="00A73B46">
+    <w:p w14:paraId="4D24AA34" w14:textId="77777777" w:rsidR="00A73B46" w:rsidRPr="00F94C81" w:rsidRDefault="00A73B46" w:rsidP="00A73B46">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Cell Phone:</w:t>
       </w:r>
       <w:r w:rsidR="00B82BC7" w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003F1492" w:rsidRPr="00F94C81">
+      <w:r w:rsidR="00B82BC7" w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text19"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="14" w:name="Text19"/>
+      <w:bookmarkStart w:id="13" w:name="Text19"/>
       <w:r w:rsidR="00B82BC7" w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="003F1492" w:rsidRPr="00F94C81">
-[...6 lines deleted...]
-      <w:r w:rsidR="003F1492" w:rsidRPr="00F94C81">
+      <w:r w:rsidR="00B82BC7" w:rsidRPr="00F94C81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00B82BC7" w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00B82BC7" w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00B82BC7" w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
@@ -2033,123 +2366,123 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00B82BC7" w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00B82BC7" w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="003F1492" w:rsidRPr="00F94C81">
+      <w:r w:rsidR="00B82BC7" w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="13"/>
       <w:r w:rsidR="00536D10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00536D10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Email Address:</w:t>
       </w:r>
       <w:r w:rsidR="00B82BC7" w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003F1492" w:rsidRPr="00F94C81">
+      <w:r w:rsidR="00B82BC7" w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text20"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="15" w:name="Text20"/>
+      <w:bookmarkStart w:id="14" w:name="Text20"/>
       <w:r w:rsidR="00B82BC7" w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="003F1492" w:rsidRPr="00F94C81">
-[...6 lines deleted...]
-      <w:r w:rsidR="003F1492" w:rsidRPr="00F94C81">
+      <w:r w:rsidR="00B82BC7" w:rsidRPr="00F94C81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00B82BC7" w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00B82BC7" w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00B82BC7" w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
@@ -2158,4117 +2491,6325 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00B82BC7" w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00B82BC7" w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="003F1492" w:rsidRPr="00F94C81">
+      <w:r w:rsidR="00B82BC7" w:rsidRPr="00F94C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="14"/>
     </w:p>
-    <w:p w:rsidR="00A73B46" w:rsidRDefault="003F1492" w:rsidP="00A73B46">
+    <w:p w14:paraId="12A25FB1" w14:textId="77777777" w:rsidR="00A73B46" w:rsidRDefault="00A73B46" w:rsidP="00A73B46">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:pict>
-[...1 lines deleted...]
-        </w:pict>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="75936CCF" wp14:editId="33C22C59">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>17409</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>22225</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6271260" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="15240" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="7" name="Straight Connector 7"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm flipV="1">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6271260" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="dk1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="14652D6B" id="Straight Connector 7" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251671552;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin" from="1.35pt,1.75pt" to="495.15pt,1.75pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXo+/QoQEAAJIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8lOIzEQvSPNP1i+T7qTQxi10uEAggsC&#10;NAt34y6nLbzJNunO30+5OmnQLBJCXCwvVa/ee1XeXIzWsD3EpL1r+XJRcwZO+k67Xct//bz++o2z&#10;lIXrhPEOWn6AxC+2X842Q2hg5XtvOogMQVxqhtDyPufQVFWSPViRFj6Aw0floxUZj3FXdVEMiG5N&#10;tarrdTX42IXoJaSEt1fTI98SvlIg871SCTIzLUdumdZI61NZq+1GNLsoQq/lkYb4AAsrtMOiM9SV&#10;yIK9RP0XlNUy+uRVXkhvK6+UlkAaUM2y/kPNj14EIC1oTgqzTenzYOXd/tI9RLRhCKlJ4SEWFaOK&#10;limjwyP2lHQhUzaSbYfZNhgzk3i5Xp0vV2t0V57eqgmiQIWY8g14y8qm5Ua7okg0Yn+bMpbF0FMI&#10;Hl5J0C4fDJRg476DYrrDYhMdmg+4NJHtBXa2e16WTiIWRZYUpY2Zk2oq+d+kY2xJA5qZ9ybO0VTR&#10;uzwnWu18/FfVPJ6oqin+pHrSWmQ/+e5ALSE7sPGk7DikZbLenin99SttfwMAAP//AwBQSwMEFAAG&#10;AAgAAAAhAF0WAKfaAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMjs1OwzAQhO9IvIO1SFwq6pCq&#10;fyGbClXiAgeg8ABOvCQR9jrEbuq+PYYLHEcz+uYrd9EaMdHoe8cIt/MMBHHjdM8twvvbw80GhA+K&#10;tTKOCeFMHnbV5UWpCu1O/ErTIbQiQdgXCqELYSik9E1HVvm5G4hT9+FGq0KKYyv1qE4Jbo3Ms2wl&#10;reo5PXRqoH1HzefhaBEen19m5zyuZl/rZb2P08bEJ28Qr6/i/R2IQDH8jeFHP6lDlZxqd2TthUHI&#10;12mIsFiCSO12my1A1L9ZVqX8b199AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANej79Ch&#10;AQAAkgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAF0W&#10;AKfaAAAABQEAAA8AAAAAAAAAAAAAAAAA+wMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAACBQAAAAA=&#10;" strokecolor="black [3040]"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A73B46" w:rsidRDefault="00A73B46" w:rsidP="00A73B46">
+    <w:p w14:paraId="7A3DB1C2" w14:textId="77777777" w:rsidR="00A73B46" w:rsidRDefault="00A73B46" w:rsidP="00A73B46">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A73B46" w:rsidRPr="001416F6" w:rsidRDefault="001416F6" w:rsidP="00A73B46">
+    <w:p w14:paraId="2BD962FA" w14:textId="77777777" w:rsidR="00A73B46" w:rsidRPr="001416F6" w:rsidRDefault="001416F6" w:rsidP="00A73B46">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>MEDICAL HISTORY:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A73B46" w:rsidRDefault="00A73B46" w:rsidP="00A73B46">
+    <w:p w14:paraId="4DB6E244" w14:textId="77777777" w:rsidR="00A73B46" w:rsidRDefault="00A73B46" w:rsidP="00A73B46">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A73B46">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Indicate if you have or have ever had any of the following conditions:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A73B46" w:rsidRDefault="00A73B46" w:rsidP="00A73B46">
+    <w:p w14:paraId="7C13358C" w14:textId="77777777" w:rsidR="00A73B46" w:rsidRDefault="00A73B46" w:rsidP="00A73B46">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblLook w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2808"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="3258"/>
+        <w:gridCol w:w="2762"/>
+        <w:gridCol w:w="1935"/>
+        <w:gridCol w:w="1491"/>
+        <w:gridCol w:w="3162"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A73B46" w:rsidTr="00A73B46">
+      <w:tr w:rsidR="00A73B46" w14:paraId="215E81A8" w14:textId="77777777" w:rsidTr="00A73B46">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w:rsidR="00A73B46" w:rsidRPr="00A73B46" w:rsidRDefault="00A73B46" w:rsidP="00A73B46">
+          <w:p w14:paraId="07FA3CD1" w14:textId="77777777" w:rsidR="00A73B46" w:rsidRPr="00A73B46" w:rsidRDefault="00A73B46" w:rsidP="00A73B46">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A73B46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Condition</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w:rsidR="00A73B46" w:rsidRPr="00A73B46" w:rsidRDefault="00A73B46" w:rsidP="00A73B46">
+          <w:p w14:paraId="25FBC245" w14:textId="77777777" w:rsidR="00A73B46" w:rsidRPr="00A73B46" w:rsidRDefault="00A73B46" w:rsidP="00A73B46">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A73B46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Presence</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w:rsidR="00A73B46" w:rsidRPr="00A73B46" w:rsidRDefault="00A73B46" w:rsidP="00A73B46">
+          <w:p w14:paraId="46588837" w14:textId="77777777" w:rsidR="00A73B46" w:rsidRPr="00A73B46" w:rsidRDefault="00A73B46" w:rsidP="00A73B46">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A73B46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Age of Onset</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3258" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w:rsidR="00A73B46" w:rsidRPr="00A73B46" w:rsidRDefault="00A73B46" w:rsidP="00A73B46">
+          <w:p w14:paraId="4D6E73D5" w14:textId="77777777" w:rsidR="00A73B46" w:rsidRPr="00A73B46" w:rsidRDefault="00A73B46" w:rsidP="00A73B46">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A73B46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Explanation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A0980" w:rsidTr="00A73B46">
+      <w:tr w:rsidR="004A0980" w14:paraId="569A0B0A" w14:textId="77777777" w:rsidTr="00A73B46">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004A0980" w:rsidRPr="007871AA" w:rsidRDefault="004A0980" w:rsidP="00A73B46">
+          <w:p w14:paraId="41A0C440" w14:textId="77777777" w:rsidR="004A0980" w:rsidRPr="007871AA" w:rsidRDefault="004A0980" w:rsidP="00A73B46">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Heart disease</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004A0980" w:rsidRPr="00A73B46" w:rsidRDefault="004A0980" w:rsidP="005A3AE3">
+          <w:p w14:paraId="4F95AA42" w14:textId="77777777" w:rsidR="004A0980" w:rsidRPr="00A73B46" w:rsidRDefault="004A0980" w:rsidP="005A3AE3">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
-            <w:r w:rsidR="003F1492">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="16" w:name="Check5"/>
+            <w:bookmarkStart w:id="15" w:name="Check5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003F1492">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="003F1492">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="003F1492">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="16"/>
+            <w:bookmarkEnd w:id="15"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">    No </w:t>
             </w:r>
-            <w:r w:rsidR="003F1492">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="17" w:name="Check2"/>
+            <w:bookmarkStart w:id="16" w:name="Check2"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003F1492">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="003F1492">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="003F1492">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="17"/>
+            <w:bookmarkEnd w:id="16"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004A0980" w:rsidRDefault="003F1492">
-            <w:r w:rsidRPr="000D7830">
+          <w:p w14:paraId="3BB18C1B" w14:textId="77777777" w:rsidR="004A0980" w:rsidRDefault="004A0980">
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="18" w:name="Text2"/>
-            <w:r w:rsidR="004A0980" w:rsidRPr="000D7830">
+            <w:bookmarkStart w:id="17" w:name="Text2"/>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="004A0980" w:rsidRPr="000D7830">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="000D7830">
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="18"/>
+            <w:bookmarkEnd w:id="17"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3258" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004A0980" w:rsidRDefault="003F1492">
-            <w:r w:rsidRPr="000D7830">
+          <w:p w14:paraId="2558B164" w14:textId="77777777" w:rsidR="004A0980" w:rsidRDefault="004A0980">
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="004A0980" w:rsidRPr="000D7830">
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="004A0980" w:rsidRPr="000D7830">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="000D7830">
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A0980" w:rsidTr="00A73B46">
+      <w:tr w:rsidR="004A0980" w14:paraId="6BC26837" w14:textId="77777777" w:rsidTr="00A73B46">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004A0980" w:rsidRPr="007871AA" w:rsidRDefault="004A0980" w:rsidP="00A73B46">
+          <w:p w14:paraId="6EA663EF" w14:textId="77777777" w:rsidR="004A0980" w:rsidRPr="007871AA" w:rsidRDefault="004A0980" w:rsidP="00A73B46">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>High blood pressure</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004A0980" w:rsidRDefault="004A0980">
+          <w:p w14:paraId="0054B7D9" w14:textId="77777777" w:rsidR="004A0980" w:rsidRDefault="004A0980">
             <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
-            <w:r w:rsidR="003F1492" w:rsidRPr="00927230">
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003F1492">
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="003F1492" w:rsidRPr="00927230">
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">    No </w:t>
             </w:r>
-            <w:r w:rsidR="003F1492" w:rsidRPr="00927230">
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003F1492">
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="003F1492" w:rsidRPr="00927230">
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004A0980" w:rsidRDefault="003F1492">
-            <w:r w:rsidRPr="000D7830">
+          <w:p w14:paraId="4D1DA239" w14:textId="77777777" w:rsidR="004A0980" w:rsidRDefault="004A0980">
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="004A0980" w:rsidRPr="000D7830">
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="004A0980" w:rsidRPr="000D7830">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="000D7830">
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3258" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004A0980" w:rsidRDefault="003F1492">
-            <w:r w:rsidRPr="000D7830">
+          <w:p w14:paraId="04E54CDD" w14:textId="77777777" w:rsidR="004A0980" w:rsidRDefault="004A0980">
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="004A0980" w:rsidRPr="000D7830">
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="004A0980" w:rsidRPr="000D7830">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="000D7830">
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A0980" w:rsidTr="00A73B46">
+      <w:tr w:rsidR="004A0980" w14:paraId="18F16F88" w14:textId="77777777" w:rsidTr="00A73B46">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004A0980" w:rsidRPr="007871AA" w:rsidRDefault="004A0980" w:rsidP="00A73B46">
+          <w:p w14:paraId="1C24ED16" w14:textId="77777777" w:rsidR="004A0980" w:rsidRPr="007871AA" w:rsidRDefault="004A0980" w:rsidP="00A73B46">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>High cholesterol</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004A0980" w:rsidRDefault="004A0980">
+          <w:p w14:paraId="4FA81612" w14:textId="77777777" w:rsidR="004A0980" w:rsidRDefault="004A0980">
             <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
-            <w:r w:rsidR="003F1492" w:rsidRPr="00927230">
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003F1492">
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="003F1492" w:rsidRPr="00927230">
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">    No </w:t>
             </w:r>
-            <w:r w:rsidR="003F1492" w:rsidRPr="00927230">
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003F1492">
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="003F1492" w:rsidRPr="00927230">
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004A0980" w:rsidRDefault="003F1492">
-            <w:r w:rsidRPr="000D7830">
+          <w:p w14:paraId="7E638967" w14:textId="77777777" w:rsidR="004A0980" w:rsidRDefault="004A0980">
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="004A0980" w:rsidRPr="000D7830">
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="004A0980" w:rsidRPr="000D7830">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="000D7830">
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3258" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004A0980" w:rsidRDefault="003F1492">
-            <w:r w:rsidRPr="000D7830">
+          <w:p w14:paraId="4B9B1E97" w14:textId="77777777" w:rsidR="004A0980" w:rsidRDefault="004A0980">
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="004A0980" w:rsidRPr="000D7830">
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="004A0980" w:rsidRPr="000D7830">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="000D7830">
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A0980" w:rsidTr="00A73B46">
+      <w:tr w:rsidR="004A0980" w14:paraId="23A22D88" w14:textId="77777777" w:rsidTr="00A73B46">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004A0980" w:rsidRPr="007871AA" w:rsidRDefault="004A0980" w:rsidP="00A73B46">
+          <w:p w14:paraId="015084BC" w14:textId="77777777" w:rsidR="004A0980" w:rsidRPr="007871AA" w:rsidRDefault="004A0980" w:rsidP="00A73B46">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Heart attack</w:t>
             </w:r>
             <w:r w:rsidR="001643AE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>/surgery</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004A0980" w:rsidRDefault="004A0980">
+          <w:p w14:paraId="0900C8FD" w14:textId="77777777" w:rsidR="004A0980" w:rsidRDefault="004A0980">
             <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
-            <w:r w:rsidR="003F1492" w:rsidRPr="00927230">
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003F1492">
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="003F1492" w:rsidRPr="00927230">
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">    No </w:t>
             </w:r>
-            <w:r w:rsidR="003F1492" w:rsidRPr="00927230">
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003F1492">
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="003F1492" w:rsidRPr="00927230">
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004A0980" w:rsidRDefault="003F1492">
-            <w:r w:rsidRPr="000D7830">
+          <w:p w14:paraId="7E2B3739" w14:textId="77777777" w:rsidR="004A0980" w:rsidRDefault="004A0980">
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="004A0980" w:rsidRPr="000D7830">
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="004A0980" w:rsidRPr="000D7830">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="000D7830">
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3258" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004A0980" w:rsidRDefault="003F1492">
-            <w:r w:rsidRPr="000D7830">
+          <w:p w14:paraId="5AF27C94" w14:textId="77777777" w:rsidR="004A0980" w:rsidRDefault="004A0980">
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="004A0980" w:rsidRPr="000D7830">
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="004A0980" w:rsidRPr="000D7830">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="000D7830">
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001643AE" w:rsidTr="00A73B46">
+      <w:tr w:rsidR="001643AE" w14:paraId="695E5D21" w14:textId="77777777" w:rsidTr="00A73B46">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001643AE" w:rsidRDefault="001643AE" w:rsidP="007D4BF2">
+          <w:p w14:paraId="1FB9863C" w14:textId="77777777" w:rsidR="001643AE" w:rsidRDefault="001643AE" w:rsidP="007D4BF2">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Stroke</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001643AE" w:rsidRDefault="001643AE">
+          <w:p w14:paraId="2B5F7EBE" w14:textId="77777777" w:rsidR="001643AE" w:rsidRDefault="001643AE">
             <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
-            <w:r w:rsidR="003F1492" w:rsidRPr="00927230">
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003F1492">
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="003F1492" w:rsidRPr="00927230">
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">    No </w:t>
             </w:r>
-            <w:r w:rsidR="003F1492" w:rsidRPr="00927230">
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003F1492">
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="003F1492" w:rsidRPr="00927230">
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001643AE" w:rsidRDefault="003F1492">
-            <w:r w:rsidRPr="000D7830">
+          <w:p w14:paraId="098E1BCA" w14:textId="77777777" w:rsidR="001643AE" w:rsidRDefault="001643AE">
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="001643AE" w:rsidRPr="000D7830">
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="001643AE" w:rsidRPr="000D7830">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="000D7830">
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3258" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001643AE" w:rsidRDefault="003F1492">
-            <w:r w:rsidRPr="000D7830">
+          <w:p w14:paraId="2BCCC2EA" w14:textId="77777777" w:rsidR="001643AE" w:rsidRDefault="001643AE">
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="001643AE" w:rsidRPr="000D7830">
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="001643AE" w:rsidRPr="000D7830">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="000D7830">
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001643AE" w:rsidTr="00A73B46">
+      <w:tr w:rsidR="001643AE" w14:paraId="3F27C289" w14:textId="77777777" w:rsidTr="00A73B46">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001643AE" w:rsidRDefault="001643AE" w:rsidP="007D4BF2">
+          <w:p w14:paraId="642797D3" w14:textId="77777777" w:rsidR="001643AE" w:rsidRDefault="001643AE" w:rsidP="007D4BF2">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Skipped/rapid heart beats</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001643AE" w:rsidRDefault="001643AE">
+          <w:p w14:paraId="5DF85583" w14:textId="77777777" w:rsidR="001643AE" w:rsidRDefault="001643AE">
             <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
-            <w:r w:rsidR="003F1492" w:rsidRPr="00927230">
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003F1492">
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="003F1492" w:rsidRPr="00927230">
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">    No </w:t>
             </w:r>
-            <w:r w:rsidR="003F1492" w:rsidRPr="00927230">
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003F1492">
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="003F1492" w:rsidRPr="00927230">
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001643AE" w:rsidRDefault="003F1492">
-            <w:r w:rsidRPr="000D7830">
+          <w:p w14:paraId="1AF576F5" w14:textId="77777777" w:rsidR="001643AE" w:rsidRDefault="001643AE">
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="001643AE" w:rsidRPr="000D7830">
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="001643AE" w:rsidRPr="000D7830">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="000D7830">
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3258" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001643AE" w:rsidRDefault="003F1492">
-            <w:r w:rsidRPr="000D7830">
+          <w:p w14:paraId="55E14BDA" w14:textId="77777777" w:rsidR="001643AE" w:rsidRDefault="001643AE">
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="001643AE" w:rsidRPr="000D7830">
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="001643AE" w:rsidRPr="000D7830">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="000D7830">
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001643AE" w:rsidRPr="007871AA" w:rsidTr="007871AA">
+      <w:tr w:rsidR="001643AE" w:rsidRPr="007871AA" w14:paraId="568A3D19" w14:textId="77777777" w:rsidTr="007871AA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001643AE" w:rsidRDefault="001643AE" w:rsidP="007D4BF2">
+          <w:p w14:paraId="735EE186" w14:textId="77777777" w:rsidR="001643AE" w:rsidRDefault="001643AE" w:rsidP="007D4BF2">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Shortness of breath</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001643AE" w:rsidRDefault="001643AE">
+          <w:p w14:paraId="19FED721" w14:textId="77777777" w:rsidR="001643AE" w:rsidRDefault="001643AE">
             <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
-            <w:r w:rsidR="003F1492" w:rsidRPr="00927230">
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003F1492">
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="003F1492" w:rsidRPr="00927230">
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">    No </w:t>
             </w:r>
-            <w:r w:rsidR="003F1492" w:rsidRPr="00927230">
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003F1492">
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="003F1492" w:rsidRPr="00927230">
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001643AE" w:rsidRDefault="003F1492">
-            <w:r w:rsidRPr="000D7830">
+          <w:p w14:paraId="608FD3CB" w14:textId="77777777" w:rsidR="001643AE" w:rsidRDefault="001643AE">
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="001643AE" w:rsidRPr="000D7830">
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="001643AE" w:rsidRPr="000D7830">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="000D7830">
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3258" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001643AE" w:rsidRDefault="003F1492">
-            <w:r w:rsidRPr="000D7830">
+          <w:p w14:paraId="08BD058A" w14:textId="77777777" w:rsidR="001643AE" w:rsidRDefault="001643AE">
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="001643AE" w:rsidRPr="000D7830">
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="001643AE" w:rsidRPr="000D7830">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="000D7830">
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001643AE" w:rsidRPr="007871AA" w:rsidTr="007871AA">
+      <w:tr w:rsidR="001643AE" w:rsidRPr="007871AA" w14:paraId="126BF655" w14:textId="77777777" w:rsidTr="007871AA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001643AE" w:rsidRDefault="001643AE" w:rsidP="007D4BF2">
+          <w:p w14:paraId="1056CA3E" w14:textId="77777777" w:rsidR="001643AE" w:rsidRDefault="001643AE" w:rsidP="007D4BF2">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Reflux or heartburn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001643AE" w:rsidRDefault="001643AE">
+          <w:p w14:paraId="6C995E0C" w14:textId="77777777" w:rsidR="001643AE" w:rsidRDefault="001643AE">
             <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
-            <w:r w:rsidR="003F1492" w:rsidRPr="00927230">
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003F1492">
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="003F1492" w:rsidRPr="00927230">
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">    No </w:t>
             </w:r>
-            <w:r w:rsidR="003F1492" w:rsidRPr="00927230">
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003F1492">
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="003F1492" w:rsidRPr="00927230">
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001643AE" w:rsidRDefault="003F1492">
-            <w:r w:rsidRPr="000D7830">
+          <w:p w14:paraId="52B9F509" w14:textId="77777777" w:rsidR="001643AE" w:rsidRDefault="001643AE">
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="001643AE" w:rsidRPr="000D7830">
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="001643AE" w:rsidRPr="000D7830">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="000D7830">
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3258" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001643AE" w:rsidRDefault="003F1492">
-            <w:r w:rsidRPr="000D7830">
+          <w:p w14:paraId="42FA2BB7" w14:textId="77777777" w:rsidR="001643AE" w:rsidRDefault="001643AE">
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="001643AE" w:rsidRPr="000D7830">
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="001643AE" w:rsidRPr="000D7830">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="000D7830">
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001643AE" w:rsidRPr="007871AA" w:rsidTr="007871AA">
+      <w:tr w:rsidR="001643AE" w:rsidRPr="007871AA" w14:paraId="0A13AD8E" w14:textId="77777777" w:rsidTr="007871AA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001643AE" w:rsidRDefault="001643AE" w:rsidP="007D4BF2">
+          <w:p w14:paraId="52D5CF1A" w14:textId="77777777" w:rsidR="001643AE" w:rsidRDefault="001643AE" w:rsidP="007D4BF2">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Diabetes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001643AE" w:rsidRDefault="001643AE">
+          <w:p w14:paraId="6F77096F" w14:textId="77777777" w:rsidR="001643AE" w:rsidRDefault="001643AE">
             <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
-            <w:r w:rsidR="003F1492" w:rsidRPr="00927230">
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003F1492">
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="003F1492" w:rsidRPr="00927230">
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">    No </w:t>
             </w:r>
-            <w:r w:rsidR="003F1492" w:rsidRPr="00927230">
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003F1492">
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="003F1492" w:rsidRPr="00927230">
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001643AE" w:rsidRDefault="003F1492">
-            <w:r w:rsidRPr="000D7830">
+          <w:p w14:paraId="44B1E43B" w14:textId="77777777" w:rsidR="001643AE" w:rsidRDefault="001643AE">
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="001643AE" w:rsidRPr="000D7830">
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="001643AE" w:rsidRPr="000D7830">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="000D7830">
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3258" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001643AE" w:rsidRDefault="003F1492">
-            <w:r w:rsidRPr="000D7830">
+          <w:p w14:paraId="778D7D7A" w14:textId="77777777" w:rsidR="001643AE" w:rsidRDefault="001643AE">
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="001643AE" w:rsidRPr="000D7830">
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="001643AE" w:rsidRPr="000D7830">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="000D7830">
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001643AE" w:rsidRPr="007871AA" w:rsidTr="007871AA">
+      <w:tr w:rsidR="001643AE" w:rsidRPr="007871AA" w14:paraId="671F8AC1" w14:textId="77777777" w:rsidTr="007871AA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001643AE" w:rsidRDefault="001643AE" w:rsidP="007D4BF2">
+          <w:p w14:paraId="2FF5DA5B" w14:textId="77777777" w:rsidR="001643AE" w:rsidRDefault="001643AE" w:rsidP="007D4BF2">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Cancer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001643AE" w:rsidRDefault="001643AE">
+          <w:p w14:paraId="05C6B0A0" w14:textId="77777777" w:rsidR="001643AE" w:rsidRDefault="001643AE">
             <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
-            <w:r w:rsidR="003F1492" w:rsidRPr="00927230">
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003F1492">
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="003F1492" w:rsidRPr="00927230">
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">    No </w:t>
             </w:r>
-            <w:r w:rsidR="003F1492" w:rsidRPr="00927230">
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003F1492">
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="003F1492" w:rsidRPr="00927230">
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001643AE" w:rsidRDefault="003F1492">
-            <w:r w:rsidRPr="000D7830">
+          <w:p w14:paraId="32729C41" w14:textId="77777777" w:rsidR="001643AE" w:rsidRDefault="001643AE">
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="001643AE" w:rsidRPr="000D7830">
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="001643AE" w:rsidRPr="000D7830">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="000D7830">
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3258" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001643AE" w:rsidRDefault="003F1492">
-            <w:r w:rsidRPr="000D7830">
+          <w:p w14:paraId="71E130F1" w14:textId="77777777" w:rsidR="001643AE" w:rsidRDefault="001643AE">
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="001643AE" w:rsidRPr="000D7830">
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="001643AE" w:rsidRPr="000D7830">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="000D7830">
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001643AE" w:rsidRPr="007871AA" w:rsidTr="007871AA">
+      <w:tr w:rsidR="001643AE" w:rsidRPr="007871AA" w14:paraId="12804FCB" w14:textId="77777777" w:rsidTr="007871AA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001643AE" w:rsidRDefault="001643AE" w:rsidP="007D4BF2">
+          <w:p w14:paraId="401AFC09" w14:textId="77777777" w:rsidR="001643AE" w:rsidRDefault="001643AE" w:rsidP="007D4BF2">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Thyroid disease</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001643AE" w:rsidRDefault="001643AE">
+          <w:p w14:paraId="6643AAA7" w14:textId="77777777" w:rsidR="001643AE" w:rsidRDefault="001643AE">
             <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
-            <w:r w:rsidR="003F1492" w:rsidRPr="00927230">
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003F1492">
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="003F1492" w:rsidRPr="00927230">
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">    No </w:t>
             </w:r>
-            <w:r w:rsidR="003F1492" w:rsidRPr="00927230">
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003F1492">
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="003F1492" w:rsidRPr="00927230">
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001643AE" w:rsidRDefault="003F1492">
-            <w:r w:rsidRPr="000D7830">
+          <w:p w14:paraId="4CF6AA26" w14:textId="77777777" w:rsidR="001643AE" w:rsidRDefault="001643AE">
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="001643AE" w:rsidRPr="000D7830">
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="001643AE" w:rsidRPr="000D7830">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="000D7830">
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3258" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001643AE" w:rsidRDefault="003F1492">
-            <w:r w:rsidRPr="000D7830">
+          <w:p w14:paraId="2DEA59B5" w14:textId="77777777" w:rsidR="001643AE" w:rsidRDefault="001643AE">
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="001643AE" w:rsidRPr="000D7830">
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="001643AE" w:rsidRPr="000D7830">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="000D7830">
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001643AE" w:rsidRPr="007871AA" w:rsidTr="007871AA">
+      <w:tr w:rsidR="001643AE" w:rsidRPr="007871AA" w14:paraId="4190863A" w14:textId="77777777" w:rsidTr="007871AA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001643AE" w:rsidRDefault="001643AE" w:rsidP="007D4BF2">
+          <w:p w14:paraId="5F81ECD2" w14:textId="77777777" w:rsidR="001643AE" w:rsidRDefault="001643AE" w:rsidP="007D4BF2">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Kidney disease</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001643AE" w:rsidRDefault="001643AE">
+          <w:p w14:paraId="16671879" w14:textId="77777777" w:rsidR="001643AE" w:rsidRDefault="001643AE">
             <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
-            <w:r w:rsidR="003F1492" w:rsidRPr="00927230">
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003F1492">
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="003F1492" w:rsidRPr="00927230">
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">    No </w:t>
             </w:r>
-            <w:r w:rsidR="003F1492" w:rsidRPr="00927230">
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003F1492">
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="003F1492" w:rsidRPr="00927230">
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001643AE" w:rsidRDefault="003F1492">
-            <w:r w:rsidRPr="000D7830">
+          <w:p w14:paraId="0C2287D1" w14:textId="77777777" w:rsidR="001643AE" w:rsidRDefault="001643AE">
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="001643AE" w:rsidRPr="000D7830">
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="001643AE" w:rsidRPr="000D7830">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="000D7830">
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3258" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001643AE" w:rsidRDefault="003F1492">
-            <w:r w:rsidRPr="000D7830">
+          <w:p w14:paraId="23C116B3" w14:textId="77777777" w:rsidR="001643AE" w:rsidRDefault="001643AE">
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="001643AE" w:rsidRPr="000D7830">
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="001643AE" w:rsidRPr="000D7830">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="000D7830">
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001643AE" w:rsidRPr="007871AA" w:rsidTr="007871AA">
+      <w:tr w:rsidR="001643AE" w:rsidRPr="007871AA" w14:paraId="03535F48" w14:textId="77777777" w:rsidTr="007871AA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001643AE" w:rsidRDefault="001643AE" w:rsidP="007D4BF2">
+          <w:p w14:paraId="607A378F" w14:textId="77777777" w:rsidR="001643AE" w:rsidRDefault="001643AE" w:rsidP="007D4BF2">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Liver disease</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001643AE" w:rsidRDefault="001643AE">
+          <w:p w14:paraId="4BB256A5" w14:textId="77777777" w:rsidR="001643AE" w:rsidRDefault="001643AE">
             <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
-            <w:r w:rsidR="003F1492" w:rsidRPr="00927230">
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003F1492">
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="003F1492" w:rsidRPr="00927230">
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">    No </w:t>
             </w:r>
-            <w:r w:rsidR="003F1492" w:rsidRPr="00927230">
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003F1492">
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="003F1492" w:rsidRPr="00927230">
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001643AE" w:rsidRDefault="003F1492">
-            <w:r w:rsidRPr="000D7830">
+          <w:p w14:paraId="13B2CEC9" w14:textId="77777777" w:rsidR="001643AE" w:rsidRDefault="001643AE">
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="001643AE" w:rsidRPr="000D7830">
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="001643AE" w:rsidRPr="000D7830">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="000D7830">
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3258" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001643AE" w:rsidRDefault="003F1492">
-            <w:r w:rsidRPr="000D7830">
+          <w:p w14:paraId="4DB3BC80" w14:textId="77777777" w:rsidR="001643AE" w:rsidRDefault="001643AE">
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="001643AE" w:rsidRPr="000D7830">
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="001643AE" w:rsidRPr="000D7830">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="000D7830">
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001643AE" w:rsidRPr="007871AA" w:rsidTr="007871AA">
+      <w:tr w:rsidR="001643AE" w:rsidRPr="007871AA" w14:paraId="1658F245" w14:textId="77777777" w:rsidTr="007871AA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001643AE" w:rsidRDefault="001643AE" w:rsidP="007D4BF2">
+          <w:p w14:paraId="307B0C66" w14:textId="77777777" w:rsidR="001643AE" w:rsidRDefault="001643AE" w:rsidP="007D4BF2">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Asthma</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001643AE" w:rsidRDefault="001643AE">
+          <w:p w14:paraId="7B976438" w14:textId="77777777" w:rsidR="001643AE" w:rsidRDefault="001643AE">
             <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
-            <w:r w:rsidR="003F1492" w:rsidRPr="00927230">
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003F1492">
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="003F1492" w:rsidRPr="00927230">
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">    No </w:t>
             </w:r>
-            <w:r w:rsidR="003F1492" w:rsidRPr="00927230">
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003F1492">
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="003F1492" w:rsidRPr="00927230">
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001643AE" w:rsidRDefault="003F1492">
-            <w:r w:rsidRPr="000D7830">
+          <w:p w14:paraId="79ECADE7" w14:textId="77777777" w:rsidR="001643AE" w:rsidRDefault="001643AE">
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="001643AE" w:rsidRPr="000D7830">
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="001643AE" w:rsidRPr="000D7830">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="000D7830">
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3258" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001643AE" w:rsidRDefault="003F1492">
-            <w:r w:rsidRPr="000D7830">
+          <w:p w14:paraId="07D876F9" w14:textId="77777777" w:rsidR="001643AE" w:rsidRDefault="001643AE">
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="001643AE" w:rsidRPr="000D7830">
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="001643AE" w:rsidRPr="000D7830">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="000D7830">
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001643AE" w:rsidRPr="007871AA" w:rsidTr="007871AA">
+      <w:tr w:rsidR="001643AE" w:rsidRPr="007871AA" w14:paraId="285E06EA" w14:textId="77777777" w:rsidTr="007871AA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001643AE" w:rsidRDefault="001643AE" w:rsidP="007D4BF2">
+          <w:p w14:paraId="6D53034D" w14:textId="77777777" w:rsidR="001643AE" w:rsidRDefault="001643AE" w:rsidP="007D4BF2">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Osteoporosis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001643AE" w:rsidRDefault="001643AE">
+          <w:p w14:paraId="24B290B1" w14:textId="77777777" w:rsidR="001643AE" w:rsidRDefault="001643AE">
             <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
-            <w:r w:rsidR="003F1492" w:rsidRPr="00927230">
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003F1492">
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="003F1492" w:rsidRPr="00927230">
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">    No </w:t>
             </w:r>
-            <w:r w:rsidR="003F1492" w:rsidRPr="00927230">
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003F1492">
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="003F1492" w:rsidRPr="00927230">
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001643AE" w:rsidRDefault="003F1492">
-            <w:r w:rsidRPr="000D7830">
+          <w:p w14:paraId="7165A98B" w14:textId="77777777" w:rsidR="001643AE" w:rsidRDefault="001643AE">
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="001643AE" w:rsidRPr="000D7830">
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="001643AE" w:rsidRPr="000D7830">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="000D7830">
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3258" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001643AE" w:rsidRDefault="003F1492">
-            <w:r w:rsidRPr="000D7830">
+          <w:p w14:paraId="64263221" w14:textId="77777777" w:rsidR="001643AE" w:rsidRDefault="001643AE">
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="001643AE" w:rsidRPr="000D7830">
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="001643AE" w:rsidRPr="000D7830">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="000D7830">
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001643AE" w:rsidRPr="007871AA" w:rsidTr="007871AA">
+      <w:tr w:rsidR="001643AE" w:rsidRPr="007871AA" w14:paraId="220BD0F1" w14:textId="77777777" w:rsidTr="007871AA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001643AE" w:rsidRDefault="001643AE" w:rsidP="007D4BF2">
+          <w:p w14:paraId="3A3BFA34" w14:textId="77777777" w:rsidR="001643AE" w:rsidRDefault="001643AE" w:rsidP="007D4BF2">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Irritable bowel syndrome</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001643AE" w:rsidRDefault="001643AE">
+          <w:p w14:paraId="29FA6366" w14:textId="77777777" w:rsidR="001643AE" w:rsidRDefault="001643AE">
             <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
-            <w:r w:rsidR="003F1492" w:rsidRPr="00927230">
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003F1492">
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="003F1492" w:rsidRPr="00927230">
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">    No </w:t>
             </w:r>
-            <w:r w:rsidR="003F1492" w:rsidRPr="00927230">
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003F1492">
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="003F1492" w:rsidRPr="00927230">
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001643AE" w:rsidRDefault="003F1492">
-            <w:r w:rsidRPr="000D7830">
+          <w:p w14:paraId="05C416FA" w14:textId="77777777" w:rsidR="001643AE" w:rsidRDefault="001643AE">
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="001643AE" w:rsidRPr="000D7830">
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="001643AE" w:rsidRPr="000D7830">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="000D7830">
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3258" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001643AE" w:rsidRDefault="003F1492">
-            <w:r w:rsidRPr="000D7830">
+          <w:p w14:paraId="4EB21CE8" w14:textId="77777777" w:rsidR="001643AE" w:rsidRDefault="001643AE">
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="001643AE" w:rsidRPr="000D7830">
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="001643AE" w:rsidRPr="000D7830">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="000D7830">
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001643AE" w:rsidRPr="007871AA" w:rsidTr="007871AA">
+      <w:tr w:rsidR="001643AE" w:rsidRPr="007871AA" w14:paraId="0720A058" w14:textId="77777777" w:rsidTr="007871AA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001643AE" w:rsidRDefault="001643AE" w:rsidP="007D4BF2">
+          <w:p w14:paraId="3A5B6D2A" w14:textId="77777777" w:rsidR="001643AE" w:rsidRDefault="001643AE" w:rsidP="007D4BF2">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Depression/anxiety</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001643AE" w:rsidRDefault="001643AE">
+          <w:p w14:paraId="6077C643" w14:textId="77777777" w:rsidR="001643AE" w:rsidRDefault="001643AE">
             <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
-            <w:r w:rsidR="003F1492" w:rsidRPr="00927230">
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003F1492">
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="003F1492" w:rsidRPr="00927230">
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">    No </w:t>
             </w:r>
-            <w:r w:rsidR="003F1492" w:rsidRPr="00927230">
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003F1492">
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="003F1492" w:rsidRPr="00927230">
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001643AE" w:rsidRDefault="003F1492">
-            <w:r w:rsidRPr="000D7830">
+          <w:p w14:paraId="6DFDE8A8" w14:textId="77777777" w:rsidR="001643AE" w:rsidRDefault="001643AE">
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="001643AE" w:rsidRPr="000D7830">
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="001643AE" w:rsidRPr="000D7830">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="000D7830">
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3258" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001643AE" w:rsidRDefault="003F1492">
-            <w:r w:rsidRPr="000D7830">
+          <w:p w14:paraId="40D35996" w14:textId="77777777" w:rsidR="001643AE" w:rsidRDefault="001643AE">
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="001643AE" w:rsidRPr="000D7830">
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="001643AE" w:rsidRPr="000D7830">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="000D7830">
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001643AE" w:rsidRPr="007871AA" w:rsidTr="007871AA">
+      <w:tr w:rsidR="001643AE" w:rsidRPr="007871AA" w14:paraId="2FC9C800" w14:textId="77777777" w:rsidTr="007871AA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001643AE" w:rsidRDefault="001643AE" w:rsidP="007D4BF2">
+          <w:p w14:paraId="09B40313" w14:textId="77777777" w:rsidR="001643AE" w:rsidRDefault="001643AE" w:rsidP="007D4BF2">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Dizzy spells</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001643AE" w:rsidRDefault="001643AE">
+          <w:p w14:paraId="59E69EBB" w14:textId="77777777" w:rsidR="001643AE" w:rsidRDefault="001643AE">
             <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
-            <w:r w:rsidR="003F1492" w:rsidRPr="00927230">
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003F1492">
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="003F1492" w:rsidRPr="00927230">
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">    No </w:t>
             </w:r>
-            <w:r w:rsidR="003F1492" w:rsidRPr="00927230">
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003F1492">
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="003F1492" w:rsidRPr="00927230">
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001643AE" w:rsidRDefault="003F1492">
-            <w:r w:rsidRPr="000D7830">
+          <w:p w14:paraId="7F6459ED" w14:textId="77777777" w:rsidR="001643AE" w:rsidRDefault="001643AE">
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="001643AE" w:rsidRPr="000D7830">
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="001643AE" w:rsidRPr="000D7830">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="000D7830">
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3258" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001643AE" w:rsidRDefault="003F1492">
-            <w:r w:rsidRPr="000D7830">
+          <w:p w14:paraId="47DACBD0" w14:textId="77777777" w:rsidR="001643AE" w:rsidRDefault="001643AE">
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="001643AE" w:rsidRPr="000D7830">
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="001643AE" w:rsidRPr="000D7830">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="000D7830">
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001643AE" w:rsidRPr="007871AA" w:rsidTr="007871AA">
+      <w:tr w:rsidR="001643AE" w:rsidRPr="007871AA" w14:paraId="6DD761C2" w14:textId="77777777" w:rsidTr="007871AA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001643AE" w:rsidRDefault="001643AE" w:rsidP="007D4BF2">
+          <w:p w14:paraId="6B0A6EE1" w14:textId="77777777" w:rsidR="001643AE" w:rsidRDefault="001643AE" w:rsidP="007D4BF2">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Unusual fatigue</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001643AE" w:rsidRDefault="001643AE">
+          <w:p w14:paraId="0A4CA780" w14:textId="77777777" w:rsidR="001643AE" w:rsidRDefault="001643AE">
             <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
-            <w:r w:rsidR="003F1492" w:rsidRPr="00927230">
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003F1492">
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="003F1492" w:rsidRPr="00927230">
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">    No </w:t>
             </w:r>
-            <w:r w:rsidR="003F1492" w:rsidRPr="00927230">
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003F1492">
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="003F1492" w:rsidRPr="00927230">
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001643AE" w:rsidRDefault="003F1492">
-            <w:r w:rsidRPr="000D7830">
+          <w:p w14:paraId="39C2936C" w14:textId="77777777" w:rsidR="001643AE" w:rsidRDefault="001643AE">
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="001643AE" w:rsidRPr="000D7830">
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="001643AE" w:rsidRPr="000D7830">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="000D7830">
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3258" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001643AE" w:rsidRDefault="003F1492">
-            <w:r w:rsidRPr="000D7830">
+          <w:p w14:paraId="789E595E" w14:textId="77777777" w:rsidR="001643AE" w:rsidRDefault="001643AE">
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="001643AE" w:rsidRPr="000D7830">
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="001643AE" w:rsidRPr="000D7830">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="000D7830">
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001643AE" w:rsidRPr="007871AA" w:rsidTr="007871AA">
+      <w:tr w:rsidR="001643AE" w:rsidRPr="007871AA" w14:paraId="56DE8CC3" w14:textId="77777777" w:rsidTr="007871AA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001643AE" w:rsidRDefault="001643AE" w:rsidP="007871AA">
+          <w:p w14:paraId="7ACE3DFE" w14:textId="77777777" w:rsidR="001643AE" w:rsidRDefault="001643AE" w:rsidP="007871AA">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Other: </w:t>
             </w:r>
-            <w:r w:rsidR="003F1492">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text36"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="19" w:name="Text36"/>
+            <w:bookmarkStart w:id="18" w:name="Text36"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="003F1492">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="003F1492">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
@@ -6277,3099 +8818,4431 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="003F1492">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="19"/>
+            <w:bookmarkEnd w:id="18"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001643AE" w:rsidRDefault="001643AE">
+          <w:p w14:paraId="552D367A" w14:textId="77777777" w:rsidR="001643AE" w:rsidRDefault="001643AE">
             <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
-            <w:r w:rsidR="003F1492" w:rsidRPr="00927230">
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003F1492">
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="003F1492" w:rsidRPr="00927230">
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">    No </w:t>
             </w:r>
-            <w:r w:rsidR="003F1492" w:rsidRPr="00927230">
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003F1492">
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="003F1492" w:rsidRPr="00927230">
+            <w:r w:rsidRPr="00927230">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001643AE" w:rsidRDefault="003F1492">
-            <w:r w:rsidRPr="000D7830">
+          <w:p w14:paraId="428FD43E" w14:textId="77777777" w:rsidR="001643AE" w:rsidRDefault="001643AE">
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="001643AE" w:rsidRPr="000D7830">
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="001643AE" w:rsidRPr="000D7830">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="000D7830">
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3258" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001643AE" w:rsidRDefault="003F1492">
-            <w:r w:rsidRPr="000D7830">
+          <w:p w14:paraId="22CE13E9" w14:textId="77777777" w:rsidR="001643AE" w:rsidRDefault="001643AE">
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="001643AE" w:rsidRPr="000D7830">
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="001643AE" w:rsidRPr="000D7830">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="000D7830">
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00A73B46" w:rsidRPr="00A73B46" w:rsidRDefault="00A73B46" w:rsidP="00A73B46">
+    <w:p w14:paraId="32CAFABE" w14:textId="77777777" w:rsidR="00A73B46" w:rsidRPr="00A73B46" w:rsidRDefault="00A73B46" w:rsidP="00A73B46">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A73B46" w:rsidRPr="004A0980" w:rsidRDefault="007616A9" w:rsidP="00A73B46">
+    <w:p w14:paraId="30022610" w14:textId="77777777" w:rsidR="00A73B46" w:rsidRPr="004A0980" w:rsidRDefault="007616A9" w:rsidP="00A73B46">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A0980">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>FAMILY HISTORY</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007616A9" w:rsidRPr="007616A9" w:rsidRDefault="007616A9" w:rsidP="00A73B46">
+    <w:p w14:paraId="5D7B01E3" w14:textId="77777777" w:rsidR="007616A9" w:rsidRPr="007616A9" w:rsidRDefault="007616A9" w:rsidP="00A73B46">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007616A9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Please describe your fa</w:t>
       </w:r>
       <w:r w:rsidR="007B0C26">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>mily history of any of the following</w:t>
       </w:r>
       <w:r w:rsidRPr="007616A9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> conditions, if applicable.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007616A9" w:rsidRPr="00A73B46" w:rsidRDefault="007616A9" w:rsidP="00A73B46">
+    <w:p w14:paraId="530445A5" w14:textId="77777777" w:rsidR="007616A9" w:rsidRPr="00A73B46" w:rsidRDefault="007616A9" w:rsidP="00A73B46">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblLook w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2808"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3150"/>
+        <w:gridCol w:w="2790"/>
+        <w:gridCol w:w="3459"/>
+        <w:gridCol w:w="3101"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004A0980" w:rsidRPr="00A73B46" w:rsidTr="004A0980">
+      <w:tr w:rsidR="004A0980" w:rsidRPr="00A73B46" w14:paraId="0E19344D" w14:textId="77777777" w:rsidTr="004A0980">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w:rsidR="004A0980" w:rsidRPr="00A73B46" w:rsidRDefault="004A0980" w:rsidP="004A0980">
+          <w:p w14:paraId="65F09F29" w14:textId="77777777" w:rsidR="004A0980" w:rsidRPr="00A73B46" w:rsidRDefault="004A0980" w:rsidP="004A0980">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A73B46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Condition</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w:rsidR="004A0980" w:rsidRPr="00A73B46" w:rsidRDefault="004A0980" w:rsidP="004A0980">
+          <w:p w14:paraId="5B16C807" w14:textId="77777777" w:rsidR="004A0980" w:rsidRPr="00A73B46" w:rsidRDefault="004A0980" w:rsidP="004A0980">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Family Member</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3150" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w:rsidR="004A0980" w:rsidRPr="00A73B46" w:rsidRDefault="004A0980" w:rsidP="004A0980">
+          <w:p w14:paraId="1404901C" w14:textId="77777777" w:rsidR="004A0980" w:rsidRPr="00A73B46" w:rsidRDefault="004A0980" w:rsidP="004A0980">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Age of Onset</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A0980" w:rsidRPr="007871AA" w:rsidTr="004A0980">
+      <w:tr w:rsidR="004A0980" w:rsidRPr="007871AA" w14:paraId="67F2A073" w14:textId="77777777" w:rsidTr="004A0980">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004A0980" w:rsidRPr="007871AA" w:rsidRDefault="004A0980" w:rsidP="004A0980">
+          <w:p w14:paraId="77F8354D" w14:textId="77777777" w:rsidR="004A0980" w:rsidRPr="007871AA" w:rsidRDefault="004A0980" w:rsidP="004A0980">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Heart disease</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004A0980" w:rsidRDefault="003F1492">
-            <w:r w:rsidRPr="00153083">
+          <w:p w14:paraId="0821C82E" w14:textId="77777777" w:rsidR="004A0980" w:rsidRDefault="004A0980">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="20" w:name="Text1"/>
-            <w:r w:rsidR="004A0980" w:rsidRPr="00153083">
+            <w:bookmarkStart w:id="19" w:name="Text1"/>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="004A0980" w:rsidRPr="00153083">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="20"/>
+            <w:bookmarkEnd w:id="19"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3150" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004A0980" w:rsidRDefault="003F1492">
-            <w:r w:rsidRPr="00153083">
+          <w:p w14:paraId="13095445" w14:textId="77777777" w:rsidR="004A0980" w:rsidRDefault="004A0980">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="004A0980" w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="004A0980" w:rsidRPr="00153083">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A0980" w:rsidRPr="007871AA" w:rsidTr="004A0980">
+      <w:tr w:rsidR="004A0980" w:rsidRPr="007871AA" w14:paraId="63BDAC5E" w14:textId="77777777" w:rsidTr="004A0980">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004A0980" w:rsidRPr="007871AA" w:rsidRDefault="004A0980" w:rsidP="004A0980">
+          <w:p w14:paraId="62023D42" w14:textId="77777777" w:rsidR="004A0980" w:rsidRPr="007871AA" w:rsidRDefault="004A0980" w:rsidP="004A0980">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>High blood pressure</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004A0980" w:rsidRDefault="003F1492">
-            <w:r w:rsidRPr="00153083">
+          <w:p w14:paraId="0AF4F2E2" w14:textId="77777777" w:rsidR="004A0980" w:rsidRDefault="004A0980">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="004A0980" w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="004A0980" w:rsidRPr="00153083">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3150" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004A0980" w:rsidRDefault="003F1492">
-            <w:r w:rsidRPr="00153083">
+          <w:p w14:paraId="72167CC6" w14:textId="77777777" w:rsidR="004A0980" w:rsidRDefault="004A0980">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="004A0980" w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="004A0980" w:rsidRPr="00153083">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A0980" w:rsidRPr="007871AA" w:rsidTr="004A0980">
+      <w:tr w:rsidR="004A0980" w:rsidRPr="007871AA" w14:paraId="1E879BAC" w14:textId="77777777" w:rsidTr="004A0980">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004A0980" w:rsidRPr="007871AA" w:rsidRDefault="004A0980" w:rsidP="004A0980">
+          <w:p w14:paraId="7E8A7679" w14:textId="77777777" w:rsidR="004A0980" w:rsidRPr="007871AA" w:rsidRDefault="004A0980" w:rsidP="004A0980">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>High cholesterol</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004A0980" w:rsidRDefault="003F1492">
-            <w:r w:rsidRPr="00153083">
+          <w:p w14:paraId="20F0087B" w14:textId="77777777" w:rsidR="004A0980" w:rsidRDefault="004A0980">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="004A0980" w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="004A0980" w:rsidRPr="00153083">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3150" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004A0980" w:rsidRDefault="003F1492">
-            <w:r w:rsidRPr="00153083">
+          <w:p w14:paraId="3382085D" w14:textId="77777777" w:rsidR="004A0980" w:rsidRDefault="004A0980">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="004A0980" w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="004A0980" w:rsidRPr="00153083">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A0980" w:rsidRPr="007871AA" w:rsidTr="004A0980">
+      <w:tr w:rsidR="004A0980" w:rsidRPr="007871AA" w14:paraId="137D3349" w14:textId="77777777" w:rsidTr="004A0980">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004A0980" w:rsidRPr="007871AA" w:rsidRDefault="004A0980" w:rsidP="004A0980">
+          <w:p w14:paraId="536BDEB0" w14:textId="77777777" w:rsidR="004A0980" w:rsidRPr="007871AA" w:rsidRDefault="004A0980" w:rsidP="004A0980">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Heart attack</w:t>
             </w:r>
             <w:r w:rsidR="001643AE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>/surgery</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004A0980" w:rsidRDefault="003F1492">
-            <w:r w:rsidRPr="00153083">
+          <w:p w14:paraId="6C4AF188" w14:textId="77777777" w:rsidR="004A0980" w:rsidRDefault="004A0980">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="004A0980" w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="004A0980" w:rsidRPr="00153083">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3150" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004A0980" w:rsidRDefault="003F1492">
-            <w:r w:rsidRPr="00153083">
+          <w:p w14:paraId="1220E851" w14:textId="77777777" w:rsidR="004A0980" w:rsidRDefault="004A0980">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="004A0980" w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="004A0980" w:rsidRPr="00153083">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001643AE" w:rsidRPr="007871AA" w:rsidTr="004A0980">
+      <w:tr w:rsidR="001643AE" w:rsidRPr="007871AA" w14:paraId="642E4EA7" w14:textId="77777777" w:rsidTr="004A0980">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001643AE" w:rsidRDefault="001643AE" w:rsidP="007D4BF2">
+          <w:p w14:paraId="4525326A" w14:textId="77777777" w:rsidR="001643AE" w:rsidRDefault="001643AE" w:rsidP="007D4BF2">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Stroke</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001643AE" w:rsidRDefault="003F1492">
-            <w:r w:rsidRPr="00153083">
+          <w:p w14:paraId="3F0BDD81" w14:textId="77777777" w:rsidR="001643AE" w:rsidRDefault="001643AE">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="001643AE" w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="001643AE" w:rsidRPr="00153083">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3150" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001643AE" w:rsidRDefault="003F1492">
-            <w:r w:rsidRPr="00153083">
+          <w:p w14:paraId="453D8544" w14:textId="77777777" w:rsidR="001643AE" w:rsidRDefault="001643AE">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="001643AE" w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="001643AE" w:rsidRPr="00153083">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001643AE" w:rsidRPr="007871AA" w:rsidTr="004A0980">
+      <w:tr w:rsidR="001643AE" w:rsidRPr="007871AA" w14:paraId="5BD144B6" w14:textId="77777777" w:rsidTr="004A0980">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001643AE" w:rsidRDefault="001643AE" w:rsidP="007D4BF2">
+          <w:p w14:paraId="5F8C4B69" w14:textId="77777777" w:rsidR="001643AE" w:rsidRDefault="001643AE" w:rsidP="007D4BF2">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Skipped/rapid heart beats</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001643AE" w:rsidRDefault="003F1492">
-            <w:r w:rsidRPr="00153083">
+          <w:p w14:paraId="2435E6D2" w14:textId="77777777" w:rsidR="001643AE" w:rsidRDefault="001643AE">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="001643AE" w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="001643AE" w:rsidRPr="00153083">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3150" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001643AE" w:rsidRDefault="003F1492">
-            <w:r w:rsidRPr="00153083">
+          <w:p w14:paraId="42E4BA70" w14:textId="77777777" w:rsidR="001643AE" w:rsidRDefault="001643AE">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="001643AE" w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="001643AE" w:rsidRPr="00153083">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001643AE" w:rsidRPr="007871AA" w:rsidTr="004A0980">
+      <w:tr w:rsidR="001643AE" w:rsidRPr="007871AA" w14:paraId="5658399D" w14:textId="77777777" w:rsidTr="004A0980">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001643AE" w:rsidRDefault="001643AE" w:rsidP="007D4BF2">
+          <w:p w14:paraId="0645D4C9" w14:textId="77777777" w:rsidR="001643AE" w:rsidRDefault="001643AE" w:rsidP="007D4BF2">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Shortness of breath</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001643AE" w:rsidRDefault="003F1492">
-            <w:r w:rsidRPr="00153083">
+          <w:p w14:paraId="4000CE41" w14:textId="77777777" w:rsidR="001643AE" w:rsidRDefault="001643AE">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="001643AE" w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="001643AE" w:rsidRPr="00153083">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3150" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001643AE" w:rsidRDefault="003F1492">
-            <w:r w:rsidRPr="00153083">
+          <w:p w14:paraId="79F56608" w14:textId="77777777" w:rsidR="001643AE" w:rsidRDefault="001643AE">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="001643AE" w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="001643AE" w:rsidRPr="00153083">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001643AE" w:rsidRPr="007871AA" w:rsidTr="004A0980">
+      <w:tr w:rsidR="001643AE" w:rsidRPr="007871AA" w14:paraId="5E8BE9DC" w14:textId="77777777" w:rsidTr="004A0980">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001643AE" w:rsidRDefault="001643AE" w:rsidP="007D4BF2">
+          <w:p w14:paraId="11A72DDB" w14:textId="77777777" w:rsidR="001643AE" w:rsidRDefault="001643AE" w:rsidP="007D4BF2">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Reflux or heartburn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001643AE" w:rsidRDefault="003F1492">
-            <w:r w:rsidRPr="00153083">
+          <w:p w14:paraId="5596DAA9" w14:textId="77777777" w:rsidR="001643AE" w:rsidRDefault="001643AE">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="001643AE" w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="001643AE" w:rsidRPr="00153083">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3150" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001643AE" w:rsidRDefault="003F1492">
-            <w:r w:rsidRPr="00153083">
+          <w:p w14:paraId="174F76C4" w14:textId="77777777" w:rsidR="001643AE" w:rsidRDefault="001643AE">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="001643AE" w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="001643AE" w:rsidRPr="00153083">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001643AE" w:rsidRPr="007871AA" w:rsidTr="004A0980">
+      <w:tr w:rsidR="001643AE" w:rsidRPr="007871AA" w14:paraId="7FFD402C" w14:textId="77777777" w:rsidTr="004A0980">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001643AE" w:rsidRDefault="001643AE" w:rsidP="007D4BF2">
+          <w:p w14:paraId="389780A7" w14:textId="77777777" w:rsidR="001643AE" w:rsidRDefault="001643AE" w:rsidP="007D4BF2">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Diabetes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001643AE" w:rsidRDefault="003F1492">
-            <w:r w:rsidRPr="00153083">
+          <w:p w14:paraId="272F5771" w14:textId="77777777" w:rsidR="001643AE" w:rsidRDefault="001643AE">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="001643AE" w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="001643AE" w:rsidRPr="00153083">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3150" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001643AE" w:rsidRDefault="003F1492">
-            <w:r w:rsidRPr="00153083">
+          <w:p w14:paraId="5E3A5C8C" w14:textId="77777777" w:rsidR="001643AE" w:rsidRDefault="001643AE">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="001643AE" w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="001643AE" w:rsidRPr="00153083">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001643AE" w:rsidRPr="007871AA" w:rsidTr="004A0980">
+      <w:tr w:rsidR="001643AE" w:rsidRPr="007871AA" w14:paraId="7ADEAC24" w14:textId="77777777" w:rsidTr="004A0980">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001643AE" w:rsidRDefault="001643AE" w:rsidP="007D4BF2">
+          <w:p w14:paraId="3193C59B" w14:textId="77777777" w:rsidR="001643AE" w:rsidRDefault="001643AE" w:rsidP="007D4BF2">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Cancer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001643AE" w:rsidRDefault="003F1492">
-            <w:r w:rsidRPr="00153083">
+          <w:p w14:paraId="0D109B43" w14:textId="77777777" w:rsidR="001643AE" w:rsidRDefault="001643AE">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="001643AE" w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="001643AE" w:rsidRPr="00153083">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3150" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001643AE" w:rsidRDefault="003F1492">
-            <w:r w:rsidRPr="00153083">
+          <w:p w14:paraId="5121058C" w14:textId="77777777" w:rsidR="001643AE" w:rsidRDefault="001643AE">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="001643AE" w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="001643AE" w:rsidRPr="00153083">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001643AE" w:rsidRPr="007871AA" w:rsidTr="004A0980">
+      <w:tr w:rsidR="001643AE" w:rsidRPr="007871AA" w14:paraId="16ACF492" w14:textId="77777777" w:rsidTr="004A0980">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001643AE" w:rsidRDefault="001643AE" w:rsidP="007D4BF2">
+          <w:p w14:paraId="4B7ECA94" w14:textId="77777777" w:rsidR="001643AE" w:rsidRDefault="001643AE" w:rsidP="007D4BF2">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Thyroid disease</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001643AE" w:rsidRDefault="003F1492">
-            <w:r w:rsidRPr="00153083">
+          <w:p w14:paraId="5A2E6003" w14:textId="77777777" w:rsidR="001643AE" w:rsidRDefault="001643AE">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="001643AE" w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="001643AE" w:rsidRPr="00153083">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3150" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001643AE" w:rsidRDefault="003F1492">
-            <w:r w:rsidRPr="00153083">
+          <w:p w14:paraId="40264189" w14:textId="77777777" w:rsidR="001643AE" w:rsidRDefault="001643AE">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="001643AE" w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="001643AE" w:rsidRPr="00153083">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001643AE" w:rsidRPr="007871AA" w:rsidTr="004A0980">
+      <w:tr w:rsidR="001643AE" w:rsidRPr="007871AA" w14:paraId="0750349E" w14:textId="77777777" w:rsidTr="004A0980">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001643AE" w:rsidRDefault="001643AE" w:rsidP="007D4BF2">
+          <w:p w14:paraId="042F49AD" w14:textId="77777777" w:rsidR="001643AE" w:rsidRDefault="001643AE" w:rsidP="007D4BF2">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Kidney disease</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001643AE" w:rsidRDefault="003F1492">
-            <w:r w:rsidRPr="00153083">
+          <w:p w14:paraId="252A3403" w14:textId="77777777" w:rsidR="001643AE" w:rsidRDefault="001643AE">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="001643AE" w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="001643AE" w:rsidRPr="00153083">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3150" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001643AE" w:rsidRDefault="003F1492">
-            <w:r w:rsidRPr="00153083">
+          <w:p w14:paraId="5F1A197A" w14:textId="77777777" w:rsidR="001643AE" w:rsidRDefault="001643AE">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="001643AE" w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="001643AE" w:rsidRPr="00153083">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001643AE" w:rsidRPr="007871AA" w:rsidTr="004A0980">
+      <w:tr w:rsidR="001643AE" w:rsidRPr="007871AA" w14:paraId="4F463BA0" w14:textId="77777777" w:rsidTr="004A0980">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001643AE" w:rsidRDefault="001643AE" w:rsidP="007D4BF2">
+          <w:p w14:paraId="2AFF35F7" w14:textId="77777777" w:rsidR="001643AE" w:rsidRDefault="001643AE" w:rsidP="007D4BF2">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Liver disease</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001643AE" w:rsidRDefault="003F1492">
-            <w:r w:rsidRPr="00153083">
+          <w:p w14:paraId="1BC610C9" w14:textId="77777777" w:rsidR="001643AE" w:rsidRDefault="001643AE">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="001643AE" w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="001643AE" w:rsidRPr="00153083">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3150" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001643AE" w:rsidRDefault="003F1492">
-            <w:r w:rsidRPr="00153083">
+          <w:p w14:paraId="187EB082" w14:textId="77777777" w:rsidR="001643AE" w:rsidRDefault="001643AE">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="001643AE" w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="001643AE" w:rsidRPr="00153083">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001643AE" w:rsidRPr="007871AA" w:rsidTr="004A0980">
+      <w:tr w:rsidR="001643AE" w:rsidRPr="007871AA" w14:paraId="1DF28816" w14:textId="77777777" w:rsidTr="004A0980">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001643AE" w:rsidRDefault="001643AE" w:rsidP="007D4BF2">
+          <w:p w14:paraId="546A3F24" w14:textId="77777777" w:rsidR="001643AE" w:rsidRDefault="001643AE" w:rsidP="007D4BF2">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Asthma</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001643AE" w:rsidRDefault="003F1492">
-            <w:r w:rsidRPr="00153083">
+          <w:p w14:paraId="0B053600" w14:textId="77777777" w:rsidR="001643AE" w:rsidRDefault="001643AE">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="001643AE" w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="001643AE" w:rsidRPr="00153083">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3150" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001643AE" w:rsidRDefault="003F1492">
-            <w:r w:rsidRPr="00153083">
+          <w:p w14:paraId="61F56362" w14:textId="77777777" w:rsidR="001643AE" w:rsidRDefault="001643AE">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="001643AE" w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="001643AE" w:rsidRPr="00153083">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001643AE" w:rsidRPr="007871AA" w:rsidTr="004A0980">
+      <w:tr w:rsidR="001643AE" w:rsidRPr="007871AA" w14:paraId="27B55176" w14:textId="77777777" w:rsidTr="004A0980">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001643AE" w:rsidRDefault="001643AE" w:rsidP="007D4BF2">
+          <w:p w14:paraId="7C5B7387" w14:textId="77777777" w:rsidR="001643AE" w:rsidRDefault="001643AE" w:rsidP="007D4BF2">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Osteoporosis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001643AE" w:rsidRDefault="003F1492">
-            <w:r w:rsidRPr="00153083">
+          <w:p w14:paraId="5B6C0371" w14:textId="77777777" w:rsidR="001643AE" w:rsidRDefault="001643AE">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="001643AE" w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="001643AE" w:rsidRPr="00153083">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3150" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001643AE" w:rsidRDefault="003F1492">
-            <w:r w:rsidRPr="00153083">
+          <w:p w14:paraId="59CCFA90" w14:textId="77777777" w:rsidR="001643AE" w:rsidRDefault="001643AE">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="001643AE" w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="001643AE" w:rsidRPr="00153083">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001643AE" w:rsidRPr="007871AA" w:rsidTr="004A0980">
+      <w:tr w:rsidR="001643AE" w:rsidRPr="007871AA" w14:paraId="339FB5DA" w14:textId="77777777" w:rsidTr="004A0980">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001643AE" w:rsidRDefault="001643AE" w:rsidP="007D4BF2">
+          <w:p w14:paraId="7202EBF6" w14:textId="77777777" w:rsidR="001643AE" w:rsidRDefault="001643AE" w:rsidP="007D4BF2">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Irritable bowel syndrome</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001643AE" w:rsidRDefault="003F1492">
-            <w:r w:rsidRPr="00153083">
+          <w:p w14:paraId="7523433C" w14:textId="77777777" w:rsidR="001643AE" w:rsidRDefault="001643AE">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="001643AE" w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="001643AE" w:rsidRPr="00153083">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3150" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001643AE" w:rsidRDefault="003F1492">
-            <w:r w:rsidRPr="00153083">
+          <w:p w14:paraId="64D75333" w14:textId="77777777" w:rsidR="001643AE" w:rsidRDefault="001643AE">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="001643AE" w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="001643AE" w:rsidRPr="00153083">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001643AE" w:rsidRPr="007871AA" w:rsidTr="004A0980">
+      <w:tr w:rsidR="001643AE" w:rsidRPr="007871AA" w14:paraId="5E2C379E" w14:textId="77777777" w:rsidTr="004A0980">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001643AE" w:rsidRDefault="001643AE" w:rsidP="007D4BF2">
+          <w:p w14:paraId="11103C5F" w14:textId="77777777" w:rsidR="001643AE" w:rsidRDefault="001643AE" w:rsidP="007D4BF2">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Depression/anxiety</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001643AE" w:rsidRDefault="003F1492">
-            <w:r w:rsidRPr="00153083">
+          <w:p w14:paraId="36E8C9A0" w14:textId="77777777" w:rsidR="001643AE" w:rsidRDefault="001643AE">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="001643AE" w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="001643AE" w:rsidRPr="00153083">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3150" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001643AE" w:rsidRDefault="003F1492">
-            <w:r w:rsidRPr="00153083">
+          <w:p w14:paraId="1B8BD30C" w14:textId="77777777" w:rsidR="001643AE" w:rsidRDefault="001643AE">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="001643AE" w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="001643AE" w:rsidRPr="00153083">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001643AE" w:rsidRPr="007871AA" w:rsidTr="004A0980">
+      <w:tr w:rsidR="001643AE" w:rsidRPr="007871AA" w14:paraId="687C9010" w14:textId="77777777" w:rsidTr="004A0980">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001643AE" w:rsidRDefault="001643AE" w:rsidP="007D4BF2">
+          <w:p w14:paraId="615E9471" w14:textId="77777777" w:rsidR="001643AE" w:rsidRDefault="001643AE" w:rsidP="007D4BF2">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Dizzy spells</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001643AE" w:rsidRDefault="003F1492">
-            <w:r w:rsidRPr="00153083">
+          <w:p w14:paraId="0471B069" w14:textId="77777777" w:rsidR="001643AE" w:rsidRDefault="001643AE">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="001643AE" w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="001643AE" w:rsidRPr="00153083">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3150" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001643AE" w:rsidRDefault="003F1492">
-            <w:r w:rsidRPr="00153083">
+          <w:p w14:paraId="18895B34" w14:textId="77777777" w:rsidR="001643AE" w:rsidRDefault="001643AE">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="001643AE" w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="001643AE" w:rsidRPr="00153083">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001643AE" w:rsidRPr="007871AA" w:rsidTr="004A0980">
+      <w:tr w:rsidR="001643AE" w:rsidRPr="007871AA" w14:paraId="2442D3BA" w14:textId="77777777" w:rsidTr="004A0980">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001643AE" w:rsidRDefault="001643AE" w:rsidP="007D4BF2">
+          <w:p w14:paraId="0DAF9C2B" w14:textId="77777777" w:rsidR="001643AE" w:rsidRDefault="001643AE" w:rsidP="007D4BF2">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Unusual fatigue</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001643AE" w:rsidRDefault="003F1492">
-            <w:r w:rsidRPr="00153083">
+          <w:p w14:paraId="2506D5BF" w14:textId="77777777" w:rsidR="001643AE" w:rsidRDefault="001643AE">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="001643AE" w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="001643AE" w:rsidRPr="00153083">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3150" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001643AE" w:rsidRDefault="003F1492">
-            <w:r w:rsidRPr="00153083">
+          <w:p w14:paraId="1242B5BD" w14:textId="77777777" w:rsidR="001643AE" w:rsidRDefault="001643AE">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="001643AE" w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="001643AE" w:rsidRPr="00153083">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001643AE" w:rsidRPr="007871AA" w:rsidTr="004A0980">
+      <w:tr w:rsidR="001643AE" w:rsidRPr="007871AA" w14:paraId="30654D44" w14:textId="77777777" w:rsidTr="004A0980">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001643AE" w:rsidRDefault="001643AE" w:rsidP="001643AE">
+          <w:p w14:paraId="32C145A9" w14:textId="77777777" w:rsidR="001643AE" w:rsidRDefault="001643AE" w:rsidP="001643AE">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="245"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Other: </w:t>
             </w:r>
-            <w:r w:rsidR="003F1492">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text37"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="21" w:name="Text37"/>
+            <w:bookmarkStart w:id="20" w:name="Text37"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="003F1492">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="003F1492">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
@@ -9378,2511 +13251,3485 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="003F1492">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="21"/>
+            <w:bookmarkEnd w:id="20"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001643AE" w:rsidRDefault="003F1492">
-            <w:r w:rsidRPr="00153083">
+          <w:p w14:paraId="3B9A3BFC" w14:textId="77777777" w:rsidR="001643AE" w:rsidRDefault="001643AE">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="001643AE" w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="001643AE" w:rsidRPr="00153083">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3150" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001643AE" w:rsidRDefault="003F1492">
-            <w:r w:rsidRPr="00153083">
+          <w:p w14:paraId="26FC195A" w14:textId="77777777" w:rsidR="001643AE" w:rsidRDefault="001643AE">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="001643AE" w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="001643AE" w:rsidRPr="00153083">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00A73B46" w:rsidRPr="00A73B46" w:rsidRDefault="00A73B46" w:rsidP="00A73B46">
+    <w:p w14:paraId="3951ECB1" w14:textId="77777777" w:rsidR="00A73B46" w:rsidRPr="00A73B46" w:rsidRDefault="00A73B46" w:rsidP="00A73B46">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B50E0E" w:rsidRPr="004A0980" w:rsidRDefault="004A0980">
+    <w:p w14:paraId="16F2049D" w14:textId="77777777" w:rsidR="00B50E0E" w:rsidRPr="004A0980" w:rsidRDefault="004A0980">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A0980">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>MEDICATIONS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004A0980" w:rsidRDefault="004A0980">
+    <w:p w14:paraId="5DA7CB5B" w14:textId="77777777" w:rsidR="004A0980" w:rsidRDefault="004A0980">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A0980">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Please list medications you are currently taking and the reason for taking them.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004A0980" w:rsidRDefault="004A0980">
+    <w:p w14:paraId="0931577A" w14:textId="77777777" w:rsidR="004A0980" w:rsidRDefault="004A0980">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblLook w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4338"/>
-        <w:gridCol w:w="5130"/>
+        <w:gridCol w:w="4289"/>
+        <w:gridCol w:w="5061"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004A0980" w:rsidRPr="00A73B46" w:rsidTr="004A0980">
+      <w:tr w:rsidR="004A0980" w:rsidRPr="00A73B46" w14:paraId="5F3461B5" w14:textId="77777777" w:rsidTr="004A0980">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4338" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w:rsidR="004A0980" w:rsidRPr="00A73B46" w:rsidRDefault="004A0980" w:rsidP="004A0980">
+          <w:p w14:paraId="44F588A2" w14:textId="77777777" w:rsidR="004A0980" w:rsidRPr="00A73B46" w:rsidRDefault="004A0980" w:rsidP="004A0980">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Medication</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5130" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w:rsidR="004A0980" w:rsidRPr="00A73B46" w:rsidRDefault="004A0980" w:rsidP="004A0980">
+          <w:p w14:paraId="1A879A3A" w14:textId="77777777" w:rsidR="004A0980" w:rsidRPr="00A73B46" w:rsidRDefault="004A0980" w:rsidP="004A0980">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Reason for Taking</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A0980" w:rsidTr="004A0980">
+      <w:tr w:rsidR="004A0980" w14:paraId="669EFAB2" w14:textId="77777777" w:rsidTr="004A0980">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4338" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004A0980" w:rsidRDefault="003F1492" w:rsidP="004A0980">
-            <w:r w:rsidRPr="00153083">
+          <w:p w14:paraId="77955742" w14:textId="77777777" w:rsidR="004A0980" w:rsidRDefault="004A0980" w:rsidP="004A0980">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="004A0980" w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="004A0980" w:rsidRPr="00153083">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5130" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004A0980" w:rsidRDefault="003F1492" w:rsidP="004A0980">
-            <w:r w:rsidRPr="00153083">
+          <w:p w14:paraId="37417E81" w14:textId="77777777" w:rsidR="004A0980" w:rsidRDefault="004A0980" w:rsidP="004A0980">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="004A0980" w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="004A0980" w:rsidRPr="00153083">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A0980" w:rsidTr="004A0980">
+      <w:tr w:rsidR="004A0980" w14:paraId="2EA9B36A" w14:textId="77777777" w:rsidTr="004A0980">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4338" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004A0980" w:rsidRDefault="003F1492" w:rsidP="004A0980">
-            <w:r w:rsidRPr="00153083">
+          <w:p w14:paraId="7C0464B7" w14:textId="77777777" w:rsidR="004A0980" w:rsidRDefault="004A0980" w:rsidP="004A0980">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="004A0980" w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="004A0980" w:rsidRPr="00153083">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5130" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004A0980" w:rsidRDefault="003F1492" w:rsidP="004A0980">
-            <w:r w:rsidRPr="00153083">
+          <w:p w14:paraId="4F98A974" w14:textId="77777777" w:rsidR="004A0980" w:rsidRDefault="004A0980" w:rsidP="004A0980">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="004A0980" w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="004A0980" w:rsidRPr="00153083">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A0980" w:rsidTr="004A0980">
+      <w:tr w:rsidR="004A0980" w14:paraId="63778A62" w14:textId="77777777" w:rsidTr="004A0980">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4338" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004A0980" w:rsidRDefault="003F1492" w:rsidP="004A0980">
-            <w:r w:rsidRPr="00153083">
+          <w:p w14:paraId="3F54AF0B" w14:textId="77777777" w:rsidR="004A0980" w:rsidRDefault="004A0980" w:rsidP="004A0980">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="004A0980" w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="004A0980" w:rsidRPr="00153083">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5130" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004A0980" w:rsidRDefault="003F1492" w:rsidP="004A0980">
-            <w:r w:rsidRPr="00153083">
+          <w:p w14:paraId="2ECC020D" w14:textId="77777777" w:rsidR="004A0980" w:rsidRDefault="004A0980" w:rsidP="004A0980">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="004A0980" w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="004A0980" w:rsidRPr="00153083">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A0980" w:rsidTr="004A0980">
+      <w:tr w:rsidR="004A0980" w14:paraId="798756C0" w14:textId="77777777" w:rsidTr="004A0980">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4338" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004A0980" w:rsidRDefault="003F1492" w:rsidP="004A0980">
-            <w:r w:rsidRPr="00153083">
+          <w:p w14:paraId="7C04AD63" w14:textId="77777777" w:rsidR="004A0980" w:rsidRDefault="004A0980" w:rsidP="004A0980">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="004A0980" w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="004A0980" w:rsidRPr="00153083">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5130" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004A0980" w:rsidRDefault="003F1492" w:rsidP="004A0980">
-            <w:r w:rsidRPr="00153083">
+          <w:p w14:paraId="5A7C9C5C" w14:textId="77777777" w:rsidR="004A0980" w:rsidRDefault="004A0980" w:rsidP="004A0980">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="004A0980" w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="004A0980" w:rsidRPr="00153083">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A0980" w:rsidTr="004A0980">
+      <w:tr w:rsidR="004A0980" w14:paraId="2DCC33EE" w14:textId="77777777" w:rsidTr="004A0980">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4338" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004A0980" w:rsidRDefault="003F1492" w:rsidP="004A0980">
-            <w:r w:rsidRPr="00153083">
+          <w:p w14:paraId="58180214" w14:textId="77777777" w:rsidR="004A0980" w:rsidRDefault="004A0980" w:rsidP="004A0980">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="004A0980" w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="004A0980" w:rsidRPr="00153083">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5130" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004A0980" w:rsidRDefault="003F1492" w:rsidP="004A0980">
-            <w:r w:rsidRPr="00153083">
+          <w:p w14:paraId="2C149CB2" w14:textId="77777777" w:rsidR="004A0980" w:rsidRDefault="004A0980" w:rsidP="004A0980">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="004A0980" w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="004A0980" w:rsidRPr="00153083">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="004A0980" w:rsidRDefault="004A0980">
+    <w:p w14:paraId="0DF0EE15" w14:textId="77777777" w:rsidR="004A0980" w:rsidRDefault="004A0980">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004A0980" w:rsidRDefault="004A0980">
+    <w:p w14:paraId="6EEA4D14" w14:textId="77777777" w:rsidR="004A0980" w:rsidRDefault="004A0980">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004A0980" w:rsidRPr="004A0980" w:rsidRDefault="004A0980" w:rsidP="004A0980">
+    <w:p w14:paraId="2D9BF3F9" w14:textId="77777777" w:rsidR="004A0980" w:rsidRPr="004A0980" w:rsidRDefault="004A0980" w:rsidP="004A0980">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>VITAMINS, MINERALS, SUPPLEMENTS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004A0980" w:rsidRDefault="004A0980" w:rsidP="004A0980">
+    <w:p w14:paraId="52EB6D19" w14:textId="77777777" w:rsidR="004A0980" w:rsidRDefault="004A0980" w:rsidP="004A0980">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Please list any supplements</w:t>
       </w:r>
       <w:r w:rsidR="00123027">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> you are currently taking, the dosage per day, and </w:t>
       </w:r>
       <w:r w:rsidRPr="004A0980">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>the reason for taking them.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004A0980" w:rsidRDefault="004A0980" w:rsidP="004A0980">
+    <w:p w14:paraId="2CC54986" w14:textId="77777777" w:rsidR="004A0980" w:rsidRDefault="004A0980" w:rsidP="004A0980">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblLook w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3348"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3258"/>
+        <w:gridCol w:w="3277"/>
+        <w:gridCol w:w="2898"/>
+        <w:gridCol w:w="3175"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00123027" w:rsidRPr="00A73B46" w:rsidTr="00123027">
+      <w:tr w:rsidR="00123027" w:rsidRPr="00A73B46" w14:paraId="7FD1059A" w14:textId="77777777" w:rsidTr="00123027">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3348" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w:rsidR="00123027" w:rsidRPr="00A73B46" w:rsidRDefault="00123027" w:rsidP="004A0980">
+          <w:p w14:paraId="27A273AC" w14:textId="77777777" w:rsidR="00123027" w:rsidRPr="00A73B46" w:rsidRDefault="00123027" w:rsidP="004A0980">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Supplement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w:rsidR="00123027" w:rsidRDefault="00123027" w:rsidP="004A0980">
+          <w:p w14:paraId="1E3C46BB" w14:textId="77777777" w:rsidR="00123027" w:rsidRDefault="00123027" w:rsidP="004A0980">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Dosage per Day</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3258" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w:rsidR="00123027" w:rsidRPr="00A73B46" w:rsidRDefault="00123027" w:rsidP="004A0980">
+          <w:p w14:paraId="09724516" w14:textId="77777777" w:rsidR="00123027" w:rsidRPr="00A73B46" w:rsidRDefault="00123027" w:rsidP="004A0980">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Reason for Taking</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B82BC7" w:rsidTr="00123027">
+      <w:tr w:rsidR="00B82BC7" w14:paraId="4FCF760D" w14:textId="77777777" w:rsidTr="00123027">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3348" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B82BC7" w:rsidRDefault="003F1492" w:rsidP="004A0980">
-            <w:r w:rsidRPr="00153083">
+          <w:p w14:paraId="10D0D005" w14:textId="77777777" w:rsidR="00B82BC7" w:rsidRDefault="00B82BC7" w:rsidP="004A0980">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00B82BC7" w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00B82BC7" w:rsidRPr="00153083">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B82BC7" w:rsidRDefault="003F1492" w:rsidP="007D4BF2">
-            <w:r w:rsidRPr="00153083">
+          <w:p w14:paraId="35C91906" w14:textId="77777777" w:rsidR="00B82BC7" w:rsidRDefault="00B82BC7" w:rsidP="007D4BF2">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00B82BC7" w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00B82BC7" w:rsidRPr="00153083">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3258" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B82BC7" w:rsidRDefault="003F1492" w:rsidP="004A0980">
-            <w:r w:rsidRPr="00153083">
+          <w:p w14:paraId="7ED1C069" w14:textId="77777777" w:rsidR="00B82BC7" w:rsidRDefault="00B82BC7" w:rsidP="004A0980">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00B82BC7" w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00B82BC7" w:rsidRPr="00153083">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B82BC7" w:rsidTr="00123027">
+      <w:tr w:rsidR="00B82BC7" w14:paraId="29E64792" w14:textId="77777777" w:rsidTr="00123027">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3348" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B82BC7" w:rsidRDefault="003F1492" w:rsidP="004A0980">
-            <w:r w:rsidRPr="00153083">
+          <w:p w14:paraId="64F0BEF1" w14:textId="77777777" w:rsidR="00B82BC7" w:rsidRDefault="00B82BC7" w:rsidP="004A0980">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00B82BC7" w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00B82BC7" w:rsidRPr="00153083">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B82BC7" w:rsidRDefault="003F1492" w:rsidP="007D4BF2">
-            <w:r w:rsidRPr="00153083">
+          <w:p w14:paraId="02DA04D0" w14:textId="77777777" w:rsidR="00B82BC7" w:rsidRDefault="00B82BC7" w:rsidP="007D4BF2">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00B82BC7" w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00B82BC7" w:rsidRPr="00153083">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3258" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B82BC7" w:rsidRDefault="003F1492" w:rsidP="004A0980">
-            <w:r w:rsidRPr="00153083">
+          <w:p w14:paraId="00F74A33" w14:textId="77777777" w:rsidR="00B82BC7" w:rsidRDefault="00B82BC7" w:rsidP="004A0980">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00B82BC7" w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00B82BC7" w:rsidRPr="00153083">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B82BC7" w:rsidTr="00123027">
+      <w:tr w:rsidR="00B82BC7" w14:paraId="57622482" w14:textId="77777777" w:rsidTr="00123027">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3348" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B82BC7" w:rsidRDefault="003F1492" w:rsidP="004A0980">
-            <w:r w:rsidRPr="00153083">
+          <w:p w14:paraId="025469A1" w14:textId="77777777" w:rsidR="00B82BC7" w:rsidRDefault="00B82BC7" w:rsidP="004A0980">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00B82BC7" w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00B82BC7" w:rsidRPr="00153083">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B82BC7" w:rsidRDefault="003F1492" w:rsidP="007D4BF2">
-            <w:r w:rsidRPr="00153083">
+          <w:p w14:paraId="7B64F1A8" w14:textId="77777777" w:rsidR="00B82BC7" w:rsidRDefault="00B82BC7" w:rsidP="007D4BF2">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00B82BC7" w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00B82BC7" w:rsidRPr="00153083">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3258" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B82BC7" w:rsidRDefault="003F1492" w:rsidP="004A0980">
-            <w:r w:rsidRPr="00153083">
+          <w:p w14:paraId="6A97AA03" w14:textId="77777777" w:rsidR="00B82BC7" w:rsidRDefault="00B82BC7" w:rsidP="004A0980">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00B82BC7" w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00B82BC7" w:rsidRPr="00153083">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B82BC7" w:rsidTr="00123027">
+      <w:tr w:rsidR="00B82BC7" w14:paraId="05196B26" w14:textId="77777777" w:rsidTr="00123027">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3348" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B82BC7" w:rsidRDefault="003F1492" w:rsidP="004A0980">
-            <w:r w:rsidRPr="00153083">
+          <w:p w14:paraId="6B1F6CE2" w14:textId="77777777" w:rsidR="00B82BC7" w:rsidRDefault="00B82BC7" w:rsidP="004A0980">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00B82BC7" w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00B82BC7" w:rsidRPr="00153083">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B82BC7" w:rsidRDefault="003F1492" w:rsidP="007D4BF2">
-            <w:r w:rsidRPr="00153083">
+          <w:p w14:paraId="2FA11C41" w14:textId="77777777" w:rsidR="00B82BC7" w:rsidRDefault="00B82BC7" w:rsidP="007D4BF2">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00B82BC7" w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00B82BC7" w:rsidRPr="00153083">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3258" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B82BC7" w:rsidRDefault="003F1492" w:rsidP="004A0980">
-            <w:r w:rsidRPr="00153083">
+          <w:p w14:paraId="52C5B0B8" w14:textId="77777777" w:rsidR="00B82BC7" w:rsidRDefault="00B82BC7" w:rsidP="004A0980">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00B82BC7" w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00B82BC7" w:rsidRPr="00153083">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B82BC7" w:rsidTr="00123027">
+      <w:tr w:rsidR="00B82BC7" w14:paraId="52F5C0C9" w14:textId="77777777" w:rsidTr="00123027">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3348" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B82BC7" w:rsidRDefault="003F1492" w:rsidP="004A0980">
-            <w:r w:rsidRPr="00153083">
+          <w:p w14:paraId="3B303E49" w14:textId="77777777" w:rsidR="00B82BC7" w:rsidRDefault="00B82BC7" w:rsidP="004A0980">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00B82BC7" w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00B82BC7" w:rsidRPr="00153083">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B82BC7" w:rsidRDefault="003F1492" w:rsidP="007D4BF2">
-            <w:r w:rsidRPr="00153083">
+          <w:p w14:paraId="44D25A2D" w14:textId="77777777" w:rsidR="00B82BC7" w:rsidRDefault="00B82BC7" w:rsidP="007D4BF2">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00B82BC7" w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00B82BC7" w:rsidRPr="00153083">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3258" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B82BC7" w:rsidRDefault="003F1492" w:rsidP="004A0980">
-            <w:r w:rsidRPr="00153083">
+          <w:p w14:paraId="54DA3A27" w14:textId="77777777" w:rsidR="00B82BC7" w:rsidRDefault="00B82BC7" w:rsidP="004A0980">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00B82BC7" w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00B82BC7" w:rsidRPr="00153083">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="004A0980" w:rsidRDefault="004A0980">
+    <w:p w14:paraId="38F1B7F6" w14:textId="77777777" w:rsidR="004A0980" w:rsidRDefault="004A0980">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00123027" w:rsidRDefault="00123027">
+    <w:p w14:paraId="2C2B2326" w14:textId="77777777" w:rsidR="00123027" w:rsidRDefault="00123027">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00123027" w:rsidRDefault="00123027">
+    <w:p w14:paraId="0DF026EC" w14:textId="77777777" w:rsidR="00123027" w:rsidRDefault="00123027">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00123027">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">TOBACCO </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">AND ALCOHOL </w:t>
       </w:r>
       <w:r w:rsidRPr="00123027">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>USAGE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00123027" w:rsidRDefault="00123027">
+    <w:p w14:paraId="5111F577" w14:textId="77777777" w:rsidR="00123027" w:rsidRDefault="00123027">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00123027" w:rsidRDefault="00123027">
+    <w:p w14:paraId="3902A5E1" w14:textId="77777777" w:rsidR="00123027" w:rsidRDefault="00123027">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Do you currently smoke or use tobacco products?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="001947D2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Yes </w:t>
       </w:r>
-      <w:r w:rsidR="003F1492">
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="003F1492">
-[...5 lines deleted...]
-      <w:r w:rsidR="003F1492">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="003F1492">
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">    No </w:t>
       </w:r>
-      <w:r w:rsidR="003F1492">
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="003F1492">
-[...5 lines deleted...]
-      <w:r w:rsidR="003F1492">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="003F1492">
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00123027" w:rsidRDefault="00123027">
+    <w:p w14:paraId="35A285CD" w14:textId="77777777" w:rsidR="00123027" w:rsidRDefault="00123027">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00123027" w:rsidRDefault="00123027">
+    <w:p w14:paraId="36F3D3E1" w14:textId="77777777" w:rsidR="00123027" w:rsidRDefault="00123027">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Have you ever smoked or used tobacco products?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="001947D2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Yes </w:t>
       </w:r>
-      <w:r w:rsidR="003F1492">
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="003F1492">
-[...5 lines deleted...]
-      <w:r w:rsidR="003F1492">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="003F1492">
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">    No </w:t>
       </w:r>
-      <w:r w:rsidR="003F1492">
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="003F1492">
-[...5 lines deleted...]
-      <w:r w:rsidR="003F1492">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="003F1492">
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00123027" w:rsidRDefault="00123027">
+    <w:p w14:paraId="43142060" w14:textId="77777777" w:rsidR="00123027" w:rsidRDefault="00123027">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00123027" w:rsidRDefault="00123027">
+    <w:p w14:paraId="762AE135" w14:textId="77777777" w:rsidR="00123027" w:rsidRDefault="00123027">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>If so, how much per day?</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="003F1492">
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text3"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="22" w:name="Text3"/>
+      <w:bookmarkStart w:id="21" w:name="Text3"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="003F1492">
-[...5 lines deleted...]
-      <w:r w:rsidR="003F1492">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="003F1492">
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="21"/>
     </w:p>
-    <w:p w:rsidR="00123027" w:rsidRDefault="003F1492">
+    <w:p w14:paraId="660EA264" w14:textId="77777777" w:rsidR="00123027" w:rsidRDefault="00123027">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:pict>
-[...1 lines deleted...]
-        </w:pict>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3B2C2295" wp14:editId="27377636">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1905</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>38999</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6271260" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="15240" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="8" name="Straight Connector 8"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm flipV="1">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6271260" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="dk1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="1C20C823" id="Straight Connector 8" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251673600;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin" from=".15pt,3.05pt" to="493.95pt,3.05pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXo+/QoQEAAJIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8lOIzEQvSPNP1i+T7qTQxi10uEAggsC&#10;NAt34y6nLbzJNunO30+5OmnQLBJCXCwvVa/ee1XeXIzWsD3EpL1r+XJRcwZO+k67Xct//bz++o2z&#10;lIXrhPEOWn6AxC+2X842Q2hg5XtvOogMQVxqhtDyPufQVFWSPViRFj6Aw0floxUZj3FXdVEMiG5N&#10;tarrdTX42IXoJaSEt1fTI98SvlIg871SCTIzLUdumdZI61NZq+1GNLsoQq/lkYb4AAsrtMOiM9SV&#10;yIK9RP0XlNUy+uRVXkhvK6+UlkAaUM2y/kPNj14EIC1oTgqzTenzYOXd/tI9RLRhCKlJ4SEWFaOK&#10;limjwyP2lHQhUzaSbYfZNhgzk3i5Xp0vV2t0V57eqgmiQIWY8g14y8qm5Ua7okg0Yn+bMpbF0FMI&#10;Hl5J0C4fDJRg476DYrrDYhMdmg+4NJHtBXa2e16WTiIWRZYUpY2Zk2oq+d+kY2xJA5qZ9ybO0VTR&#10;uzwnWu18/FfVPJ6oqin+pHrSWmQ/+e5ALSE7sPGk7DikZbLenin99SttfwMAAP//AwBQSwMEFAAG&#10;AAgAAAAhALJlZcXaAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMjsFuwjAQRO+V+AdrkXpBxYGq&#10;IaRxUIXUS3soUD7AiZckqr1OYxPM39ftpRxHM3rzik0wmo04uM6SgMU8AYZUW9VRI+D4+fqQAXNe&#10;kpLaEgq4ooNNObkrZK7shfY4HnzDIoRcLgW03vc5565u0Ug3tz1S7E52MNLHODRcDfIS4UbzZZKk&#10;3MiO4kMre9y2WH8dzkbA28dudl2GdPa9eqq2Ycx0eHdaiPtpeHkG5jH4/zH86kd1KKNTZc+kHNMC&#10;HuNOQLoAFst1tloDq/4yLwt+K1/+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANej79Ch&#10;AQAAkgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhALJl&#10;ZcXaAAAABAEAAA8AAAAAAAAAAAAAAAAA+wMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAACBQAAAAA=&#10;" strokecolor="black [3040]"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00123027" w:rsidRDefault="00123027" w:rsidP="00123027">
+    <w:p w14:paraId="5A78C525" w14:textId="77777777" w:rsidR="00123027" w:rsidRDefault="00123027" w:rsidP="00123027">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="270"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Quit date, if applicable:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="003F1492">
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="23" w:name="Text4"/>
+      <w:bookmarkStart w:id="22" w:name="Text4"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="003F1492">
-[...5 lines deleted...]
-      <w:r w:rsidR="003F1492">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="003F1492">
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="22"/>
     </w:p>
-    <w:p w:rsidR="00123027" w:rsidRDefault="003F1492">
+    <w:p w14:paraId="66300F14" w14:textId="77777777" w:rsidR="00123027" w:rsidRDefault="00123027">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:pict>
-[...1 lines deleted...]
-        </w:pict>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675648" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="15BEC56B" wp14:editId="52A85E81">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>21219</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>26670</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6271260" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="15240" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="9" name="Straight Connector 9"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm flipV="1">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6271260" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="dk1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="632563E9" id="Straight Connector 9" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251675648;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin" from="1.65pt,2.1pt" to="495.45pt,2.1pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXo+/QoQEAAJIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8lOIzEQvSPNP1i+T7qTQxi10uEAggsC&#10;NAt34y6nLbzJNunO30+5OmnQLBJCXCwvVa/ee1XeXIzWsD3EpL1r+XJRcwZO+k67Xct//bz++o2z&#10;lIXrhPEOWn6AxC+2X842Q2hg5XtvOogMQVxqhtDyPufQVFWSPViRFj6Aw0floxUZj3FXdVEMiG5N&#10;tarrdTX42IXoJaSEt1fTI98SvlIg871SCTIzLUdumdZI61NZq+1GNLsoQq/lkYb4AAsrtMOiM9SV&#10;yIK9RP0XlNUy+uRVXkhvK6+UlkAaUM2y/kPNj14EIC1oTgqzTenzYOXd/tI9RLRhCKlJ4SEWFaOK&#10;limjwyP2lHQhUzaSbYfZNhgzk3i5Xp0vV2t0V57eqgmiQIWY8g14y8qm5Ua7okg0Yn+bMpbF0FMI&#10;Hl5J0C4fDJRg476DYrrDYhMdmg+4NJHtBXa2e16WTiIWRZYUpY2Zk2oq+d+kY2xJA5qZ9ybO0VTR&#10;uzwnWu18/FfVPJ6oqin+pHrSWmQ/+e5ALSE7sPGk7DikZbLenin99SttfwMAAP//AwBQSwMEFAAG&#10;AAgAAAAhAAT8hr3bAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMjsFOwzAQRO9I/IO1SFwq6pDS&#10;0qRxKlSJCxxa2n6AEy9JVHsdYjd1/x7DBY6jGb15xToYzUYcXGdJwOM0AYZUW9VRI+B4eH1YAnNe&#10;kpLaEgq4ooN1eXtTyFzZC33guPcNixByuRTQet/nnLu6RSPd1PZIsfu0g5E+xqHhapCXCDeap0my&#10;4EZ2FB9a2eOmxfq0PxsBb9vd5JqGxeTreV5twrjU4d1pIe7vwssKmMfg/8bwox/VoYxOlT2TckwL&#10;mM3iUMBTCiy2WZZkwKrfzMuC/7cvvwEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDXo+/Q&#10;oQEAAJIDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAE&#10;/Ia92wAAAAUBAAAPAAAAAAAAAAAAAAAAAPsDAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAAwUAAAAA&#10;" strokecolor="black [3040]"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00123027" w:rsidRDefault="00123027">
+    <w:p w14:paraId="5CBF6F05" w14:textId="77777777" w:rsidR="00123027" w:rsidRDefault="00123027">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Do you consume alcohol?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -11908,1643 +16755,2339 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="001947D2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Yes </w:t>
       </w:r>
-      <w:r w:rsidR="003F1492">
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="003F1492">
-[...5 lines deleted...]
-      <w:r w:rsidR="003F1492">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="003F1492">
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">    No </w:t>
       </w:r>
-      <w:r w:rsidR="003F1492">
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="003F1492">
-[...5 lines deleted...]
-      <w:r w:rsidR="003F1492">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="003F1492">
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00123027" w:rsidRDefault="00123027">
+    <w:p w14:paraId="3712FD37" w14:textId="77777777" w:rsidR="00123027" w:rsidRDefault="00123027">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00123027" w:rsidRDefault="00123027">
+    <w:p w14:paraId="6E88FE1F" w14:textId="77777777" w:rsidR="00123027" w:rsidRDefault="00123027">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">If so, how many drinks (per day or per week)?  </w:t>
       </w:r>
-      <w:r w:rsidR="003F1492">
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="24" w:name="Text5"/>
+      <w:bookmarkStart w:id="23" w:name="Text5"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="003F1492">
-[...5 lines deleted...]
-      <w:r w:rsidR="003F1492">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="003F1492">
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="23"/>
     </w:p>
-    <w:p w:rsidR="00123027" w:rsidRDefault="003F1492">
+    <w:p w14:paraId="1889CE9F" w14:textId="77777777" w:rsidR="00123027" w:rsidRDefault="00123027">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:pict>
-[...1 lines deleted...]
-        </w:pict>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251677696" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="203E6364" wp14:editId="1477B5B8">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4709</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>23495</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6271260" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="15240" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="10" name="Straight Connector 10"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm flipV="1">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6271260" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="dk1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="518B41B3" id="Straight Connector 10" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251677696;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin" from=".35pt,1.85pt" to="494.15pt,1.85pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXo+/QoQEAAJIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8lOIzEQvSPNP1i+T7qTQxi10uEAggsC&#10;NAt34y6nLbzJNunO30+5OmnQLBJCXCwvVa/ee1XeXIzWsD3EpL1r+XJRcwZO+k67Xct//bz++o2z&#10;lIXrhPEOWn6AxC+2X842Q2hg5XtvOogMQVxqhtDyPufQVFWSPViRFj6Aw0floxUZj3FXdVEMiG5N&#10;tarrdTX42IXoJaSEt1fTI98SvlIg871SCTIzLUdumdZI61NZq+1GNLsoQq/lkYb4AAsrtMOiM9SV&#10;yIK9RP0XlNUy+uRVXkhvK6+UlkAaUM2y/kPNj14EIC1oTgqzTenzYOXd/tI9RLRhCKlJ4SEWFaOK&#10;limjwyP2lHQhUzaSbYfZNhgzk3i5Xp0vV2t0V57eqgmiQIWY8g14y8qm5Ua7okg0Yn+bMpbF0FMI&#10;Hl5J0C4fDJRg476DYrrDYhMdmg+4NJHtBXa2e16WTiIWRZYUpY2Zk2oq+d+kY2xJA5qZ9ybO0VTR&#10;uzwnWu18/FfVPJ6oqin+pHrSWmQ/+e5ALSE7sPGk7DikZbLenin99SttfwMAAP//AwBQSwMEFAAG&#10;AAgAAAAhAGunhavZAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMjsFOwzAQRO9I/IO1SFwq6tCK&#10;NoQ4FarEBQ5A4QOceEki7HWI3dT9e7a9wGk0mtHMKzfJWTHhGHpPCm7nGQikxpueWgWfH083OYgQ&#10;NRltPaGCIwbYVJcXpS6MP9A7TrvYCh6hUGgFXYxDIWVoOnQ6zP2AxNmXH52ObMdWmlEfeNxZuciy&#10;lXS6J37o9IDbDpvv3d4peH59mx0XaTX7Wd/V2zTlNr0Eq9T1VXp8ABExxb8ynPAZHSpmqv2eTBBW&#10;wZp7CpYsHN7n+RJEffayKuV/+OoXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA16Pv0KEB&#10;AACSAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAa6eF&#10;q9kAAAAEAQAADwAAAAAAAAAAAAAAAAD7AwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AAEFAAAAAA==&#10;" strokecolor="black [3040]"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00123027" w:rsidRDefault="00123027" w:rsidP="00123027">
+    <w:p w14:paraId="79C857D7" w14:textId="77777777" w:rsidR="00123027" w:rsidRDefault="00123027" w:rsidP="00123027">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A56708" w:rsidRPr="007B0C26" w:rsidRDefault="007B0C26" w:rsidP="00123027">
+    <w:p w14:paraId="15DEC825" w14:textId="77777777" w:rsidR="00A56708" w:rsidRPr="007B0C26" w:rsidRDefault="007B0C26" w:rsidP="00123027">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B0C26">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>EXERCISE AND PHYSICAL ACTIVITY</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007B0C26" w:rsidRDefault="007B0C26" w:rsidP="00123027">
+    <w:p w14:paraId="1EB102CB" w14:textId="77777777" w:rsidR="007B0C26" w:rsidRDefault="007B0C26" w:rsidP="00123027">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Over the past 6-12 months, please describe your typical exercise routine.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007B0C26" w:rsidRDefault="007B0C26" w:rsidP="00123027">
+    <w:p w14:paraId="07C4E6F0" w14:textId="77777777" w:rsidR="007B0C26" w:rsidRDefault="007B0C26" w:rsidP="00123027">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblLook w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2574"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2473"/>
+        <w:gridCol w:w="2500"/>
+        <w:gridCol w:w="2246"/>
+        <w:gridCol w:w="2194"/>
+        <w:gridCol w:w="2410"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007B0C26" w:rsidRPr="00A73B46" w:rsidTr="007B0C26">
+      <w:tr w:rsidR="007B0C26" w:rsidRPr="00A73B46" w14:paraId="20FCEB14" w14:textId="77777777" w:rsidTr="007B0C26">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2574" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w:rsidR="007B0C26" w:rsidRPr="00A73B46" w:rsidRDefault="007B0C26" w:rsidP="00DA4359">
+          <w:p w14:paraId="27DC39B7" w14:textId="77777777" w:rsidR="007B0C26" w:rsidRPr="00A73B46" w:rsidRDefault="007B0C26" w:rsidP="00DA4359">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Type of Exercise</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2291" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w:rsidR="007B0C26" w:rsidRDefault="007B0C26" w:rsidP="00DA4359">
+          <w:p w14:paraId="469EE19E" w14:textId="77777777" w:rsidR="007B0C26" w:rsidRDefault="007B0C26" w:rsidP="00DA4359">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Frequency (days/week)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2238" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w:rsidR="007B0C26" w:rsidRDefault="007B0C26" w:rsidP="00DA4359">
+          <w:p w14:paraId="584256D2" w14:textId="77777777" w:rsidR="007B0C26" w:rsidRDefault="007B0C26" w:rsidP="00DA4359">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Duration (hours/day)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2473" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w:rsidR="007B0C26" w:rsidRDefault="007B0C26" w:rsidP="00DA4359">
+          <w:p w14:paraId="040989C3" w14:textId="77777777" w:rsidR="007B0C26" w:rsidRDefault="007B0C26" w:rsidP="00DA4359">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Intensity </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007B0C26" w:rsidRPr="00A73B46" w:rsidRDefault="007B0C26" w:rsidP="00DA4359">
+          <w:p w14:paraId="7CF6BEA6" w14:textId="77777777" w:rsidR="007B0C26" w:rsidRPr="00A73B46" w:rsidRDefault="007B0C26" w:rsidP="00DA4359">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(easy, moderate, hard)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B0C26" w:rsidTr="007B0C26">
+      <w:tr w:rsidR="007B0C26" w14:paraId="0F7EC4A7" w14:textId="77777777" w:rsidTr="007B0C26">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2574" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007B0C26" w:rsidRDefault="003F1492" w:rsidP="00DA4359">
-            <w:r w:rsidRPr="00153083">
+          <w:p w14:paraId="21D33303" w14:textId="77777777" w:rsidR="007B0C26" w:rsidRDefault="007B0C26" w:rsidP="00DA4359">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="007B0C26" w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="007B0C26" w:rsidRPr="00153083">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2291" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007B0C26" w:rsidRDefault="003F1492" w:rsidP="00DA4359">
-            <w:r w:rsidRPr="00153083">
+          <w:p w14:paraId="3E58BE46" w14:textId="77777777" w:rsidR="007B0C26" w:rsidRDefault="007B0C26" w:rsidP="00DA4359">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="007B0C26" w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="007B0C26" w:rsidRPr="00153083">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2238" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007B0C26" w:rsidRDefault="003F1492" w:rsidP="00DA4359">
-            <w:r w:rsidRPr="00153083">
+          <w:p w14:paraId="6D886881" w14:textId="77777777" w:rsidR="007B0C26" w:rsidRDefault="007B0C26" w:rsidP="00DA4359">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="007B0C26" w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="007B0C26" w:rsidRPr="00153083">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2473" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007B0C26" w:rsidRDefault="003F1492" w:rsidP="00DA4359">
-            <w:r w:rsidRPr="00153083">
+          <w:p w14:paraId="251E1E57" w14:textId="77777777" w:rsidR="007B0C26" w:rsidRDefault="007B0C26" w:rsidP="00DA4359">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="007B0C26" w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="007B0C26" w:rsidRPr="00153083">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B0C26" w:rsidTr="007B0C26">
+      <w:tr w:rsidR="007B0C26" w14:paraId="15977189" w14:textId="77777777" w:rsidTr="007B0C26">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2574" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007B0C26" w:rsidRDefault="003F1492" w:rsidP="00DA4359">
-            <w:r w:rsidRPr="00153083">
+          <w:p w14:paraId="0D4AF45E" w14:textId="77777777" w:rsidR="007B0C26" w:rsidRDefault="007B0C26" w:rsidP="00DA4359">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="007B0C26" w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="007B0C26" w:rsidRPr="00153083">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2291" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007B0C26" w:rsidRDefault="003F1492" w:rsidP="00DA4359">
-            <w:r w:rsidRPr="00153083">
+          <w:p w14:paraId="0F8D6862" w14:textId="77777777" w:rsidR="007B0C26" w:rsidRDefault="007B0C26" w:rsidP="00DA4359">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="007B0C26" w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="007B0C26" w:rsidRPr="00153083">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2238" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007B0C26" w:rsidRDefault="003F1492" w:rsidP="00DA4359">
-            <w:r w:rsidRPr="00153083">
+          <w:p w14:paraId="3EEA2DDA" w14:textId="77777777" w:rsidR="007B0C26" w:rsidRDefault="007B0C26" w:rsidP="00DA4359">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="007B0C26" w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="007B0C26" w:rsidRPr="00153083">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2473" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007B0C26" w:rsidRDefault="003F1492" w:rsidP="00DA4359">
-            <w:r w:rsidRPr="00153083">
+          <w:p w14:paraId="38EDCB27" w14:textId="77777777" w:rsidR="007B0C26" w:rsidRDefault="007B0C26" w:rsidP="00DA4359">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="007B0C26" w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="007B0C26" w:rsidRPr="00153083">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B0C26" w:rsidTr="007B0C26">
+      <w:tr w:rsidR="007B0C26" w14:paraId="5DB7C012" w14:textId="77777777" w:rsidTr="007B0C26">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2574" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007B0C26" w:rsidRDefault="003F1492" w:rsidP="00DA4359">
-            <w:r w:rsidRPr="00153083">
+          <w:p w14:paraId="6DEB4A7E" w14:textId="77777777" w:rsidR="007B0C26" w:rsidRDefault="007B0C26" w:rsidP="00DA4359">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="007B0C26" w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="007B0C26" w:rsidRPr="00153083">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2291" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007B0C26" w:rsidRDefault="003F1492" w:rsidP="00DA4359">
-            <w:r w:rsidRPr="00153083">
+          <w:p w14:paraId="7695A6AD" w14:textId="77777777" w:rsidR="007B0C26" w:rsidRDefault="007B0C26" w:rsidP="00DA4359">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="007B0C26" w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="007B0C26" w:rsidRPr="00153083">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2238" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007B0C26" w:rsidRDefault="003F1492" w:rsidP="00DA4359">
-            <w:r w:rsidRPr="00153083">
+          <w:p w14:paraId="6628320E" w14:textId="77777777" w:rsidR="007B0C26" w:rsidRDefault="007B0C26" w:rsidP="00DA4359">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="007B0C26" w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="007B0C26" w:rsidRPr="00153083">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2473" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007B0C26" w:rsidRDefault="003F1492" w:rsidP="00DA4359">
-            <w:r w:rsidRPr="00153083">
+          <w:p w14:paraId="2F1542FD" w14:textId="77777777" w:rsidR="007B0C26" w:rsidRDefault="007B0C26" w:rsidP="00DA4359">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="007B0C26" w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="007B0C26" w:rsidRPr="00153083">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B0C26" w:rsidTr="007B0C26">
+      <w:tr w:rsidR="007B0C26" w14:paraId="0CB1B9DC" w14:textId="77777777" w:rsidTr="007B0C26">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2574" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007B0C26" w:rsidRDefault="003F1492" w:rsidP="00DA4359">
-            <w:r w:rsidRPr="00153083">
+          <w:p w14:paraId="6D505C69" w14:textId="77777777" w:rsidR="007B0C26" w:rsidRDefault="007B0C26" w:rsidP="00DA4359">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="007B0C26" w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="007B0C26" w:rsidRPr="00153083">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2291" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007B0C26" w:rsidRDefault="003F1492" w:rsidP="00DA4359">
-            <w:r w:rsidRPr="00153083">
+          <w:p w14:paraId="3EF61B3C" w14:textId="77777777" w:rsidR="007B0C26" w:rsidRDefault="007B0C26" w:rsidP="00DA4359">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="007B0C26" w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="007B0C26" w:rsidRPr="00153083">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2238" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007B0C26" w:rsidRDefault="003F1492" w:rsidP="00DA4359">
-            <w:r w:rsidRPr="00153083">
+          <w:p w14:paraId="027FA6A4" w14:textId="77777777" w:rsidR="007B0C26" w:rsidRDefault="007B0C26" w:rsidP="00DA4359">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="007B0C26" w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="007B0C26" w:rsidRPr="00153083">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2473" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007B0C26" w:rsidRDefault="003F1492" w:rsidP="00DA4359">
-            <w:r w:rsidRPr="00153083">
+          <w:p w14:paraId="76288CE2" w14:textId="77777777" w:rsidR="007B0C26" w:rsidRDefault="007B0C26" w:rsidP="00DA4359">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="007B0C26" w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="007B0C26" w:rsidRPr="00153083">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B0C26" w:rsidTr="007B0C26">
+      <w:tr w:rsidR="007B0C26" w14:paraId="523A4BEE" w14:textId="77777777" w:rsidTr="007B0C26">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2574" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007B0C26" w:rsidRDefault="003F1492" w:rsidP="00DA4359">
-            <w:r w:rsidRPr="00153083">
+          <w:p w14:paraId="1933EBCA" w14:textId="77777777" w:rsidR="007B0C26" w:rsidRDefault="007B0C26" w:rsidP="00DA4359">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="007B0C26" w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="007B0C26" w:rsidRPr="00153083">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2291" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007B0C26" w:rsidRDefault="003F1492" w:rsidP="00DA4359">
-            <w:r w:rsidRPr="00153083">
+          <w:p w14:paraId="77E96711" w14:textId="77777777" w:rsidR="007B0C26" w:rsidRDefault="007B0C26" w:rsidP="00DA4359">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="007B0C26" w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="007B0C26" w:rsidRPr="00153083">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2238" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007B0C26" w:rsidRDefault="003F1492" w:rsidP="00DA4359">
-            <w:r w:rsidRPr="00153083">
+          <w:p w14:paraId="5023EA57" w14:textId="77777777" w:rsidR="007B0C26" w:rsidRDefault="007B0C26" w:rsidP="00DA4359">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="007B0C26" w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="007B0C26" w:rsidRPr="00153083">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2473" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007B0C26" w:rsidRDefault="003F1492" w:rsidP="00DA4359">
-            <w:r w:rsidRPr="00153083">
+          <w:p w14:paraId="0CE1EC7E" w14:textId="77777777" w:rsidR="007B0C26" w:rsidRDefault="007B0C26" w:rsidP="00DA4359">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="007B0C26" w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="007B0C26" w:rsidRPr="00153083">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00153083">
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153083">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="007B0C26" w:rsidRPr="00FE35EE" w:rsidRDefault="00FE35EE" w:rsidP="00FE35EE">
+    <w:p w14:paraId="217FBF1B" w14:textId="77777777" w:rsidR="007B0C26" w:rsidRPr="00FE35EE" w:rsidRDefault="00FE35EE" w:rsidP="00FE35EE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2106"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE35EE">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007B0C26" w:rsidRPr="00FE35EE" w:rsidRDefault="00FE35EE" w:rsidP="00123027">
+    <w:p w14:paraId="3CD339E3" w14:textId="77777777" w:rsidR="007B0C26" w:rsidRPr="00FE35EE" w:rsidRDefault="00FE35EE" w:rsidP="00123027">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE35EE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>WEIGHT HISTORY AND EATING PATTERNS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FE35EE" w:rsidRDefault="00FE35EE" w:rsidP="00123027">
+    <w:p w14:paraId="0E609375" w14:textId="77777777" w:rsidR="00FE35EE" w:rsidRDefault="00FE35EE" w:rsidP="00123027">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FE35EE" w:rsidRDefault="00FE35EE" w:rsidP="00123027">
+    <w:p w14:paraId="2A05A8C0" w14:textId="77777777" w:rsidR="00FE35EE" w:rsidRDefault="00FE35EE" w:rsidP="00123027">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Are you satisfied with your current weight?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -13556,432 +19099,488 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="001947D2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Yes </w:t>
       </w:r>
-      <w:r w:rsidR="003F1492">
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="003F1492">
-[...5 lines deleted...]
-      <w:r w:rsidR="003F1492">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="003F1492">
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">    No </w:t>
       </w:r>
-      <w:r w:rsidR="003F1492">
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="003F1492">
-[...5 lines deleted...]
-      <w:r w:rsidR="003F1492">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="003F1492">
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FE35EE" w:rsidRDefault="00FE35EE" w:rsidP="00123027">
+    <w:p w14:paraId="36279EE6" w14:textId="77777777" w:rsidR="00FE35EE" w:rsidRDefault="00FE35EE" w:rsidP="00123027">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FE35EE" w:rsidRDefault="00FE35EE" w:rsidP="00123027">
+    <w:p w14:paraId="2907AC88" w14:textId="77777777" w:rsidR="00FE35EE" w:rsidRDefault="00FE35EE" w:rsidP="00123027">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Have you attempted to change your weight in the past?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="001947D2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Yes </w:t>
       </w:r>
-      <w:r w:rsidR="003F1492">
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="003F1492">
-[...5 lines deleted...]
-      <w:r w:rsidR="003F1492">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="003F1492">
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">    No </w:t>
       </w:r>
-      <w:r w:rsidR="003F1492">
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="003F1492">
-[...5 lines deleted...]
-      <w:r w:rsidR="003F1492">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="003F1492">
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FE35EE" w:rsidRDefault="00FE35EE" w:rsidP="00123027">
+    <w:p w14:paraId="2672A21E" w14:textId="77777777" w:rsidR="00FE35EE" w:rsidRDefault="00FE35EE" w:rsidP="00123027">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FE35EE" w:rsidRDefault="00FE35EE" w:rsidP="00123027">
+    <w:p w14:paraId="16C22208" w14:textId="77777777" w:rsidR="00FE35EE" w:rsidRDefault="00FE35EE" w:rsidP="00123027">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>If yes, please explain (i.e., did you follow a specific diet, join a weight loss program, how much weight did you lose or gain?).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FE35EE" w:rsidRDefault="003F1492" w:rsidP="00123027">
+    <w:p w14:paraId="30A04B2C" w14:textId="77777777" w:rsidR="00FE35EE" w:rsidRDefault="00B82BC7" w:rsidP="00123027">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text21"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="25" w:name="Text21"/>
-      <w:r w:rsidR="00B82BC7">
+      <w:bookmarkStart w:id="24" w:name="Text21"/>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00B82BC7">
+      <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00B82BC7">
+      <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00B82BC7">
+      <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00B82BC7">
+      <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00B82BC7">
+      <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="24"/>
     </w:p>
-    <w:p w:rsidR="00FE35EE" w:rsidRDefault="003F1492" w:rsidP="00123027">
+    <w:p w14:paraId="1070AEA7" w14:textId="77777777" w:rsidR="00FE35EE" w:rsidRDefault="001947D2" w:rsidP="00123027">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:pict>
-[...1 lines deleted...]
-        </w:pict>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251685888" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4F8304C5" wp14:editId="705AEADB">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-970</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>45121</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6271260" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="15240" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="14" name="Straight Connector 14"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm flipV="1">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6271260" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="dk1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="5C50DB60" id="Straight Connector 14" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251685888;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin" from="-.1pt,3.55pt" to="493.7pt,3.55pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXo+/QoQEAAJIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8lOIzEQvSPNP1i+T7qTQxi10uEAggsC&#10;NAt34y6nLbzJNunO30+5OmnQLBJCXCwvVa/ee1XeXIzWsD3EpL1r+XJRcwZO+k67Xct//bz++o2z&#10;lIXrhPEOWn6AxC+2X842Q2hg5XtvOogMQVxqhtDyPufQVFWSPViRFj6Aw0floxUZj3FXdVEMiG5N&#10;tarrdTX42IXoJaSEt1fTI98SvlIg871SCTIzLUdumdZI61NZq+1GNLsoQq/lkYb4AAsrtMOiM9SV&#10;yIK9RP0XlNUy+uRVXkhvK6+UlkAaUM2y/kPNj14EIC1oTgqzTenzYOXd/tI9RLRhCKlJ4SEWFaOK&#10;limjwyP2lHQhUzaSbYfZNhgzk3i5Xp0vV2t0V57eqgmiQIWY8g14y8qm5Ua7okg0Yn+bMpbF0FMI&#10;Hl5J0C4fDJRg476DYrrDYhMdmg+4NJHtBXa2e16WTiIWRZYUpY2Zk2oq+d+kY2xJA5qZ9ybO0VTR&#10;uzwnWu18/FfVPJ6oqin+pHrSWmQ/+e5ALSE7sPGk7DikZbLenin99SttfwMAAP//AwBQSwMEFAAG&#10;AAgAAAAhAHanvwLbAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMjsFOwzAQRO9I/QdrK3GpWqcR&#10;NCHEqapKXOBAKXyAEy9JhL1OYzd1/x7DBY6jGb155TYYzSYcXW9JwHqVAENqrOqpFfDx/rTMgTkv&#10;SUltCQVc0cG2mt2UslD2Qm84HX3LIoRcIQV03g8F567p0Ei3sgNS7D7taKSPcWy5GuUlwo3maZJs&#10;uJE9xYdODrjvsPk6no2A59fD4pqGzeKU3df7MOU6vDgtxO087B6BeQz+bww/+lEdquhU2zMpx7SA&#10;ZRqHArI1sNg+5NkdsPo386rk/+2rbwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDXo+/Q&#10;oQEAAJIDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQB2&#10;p78C2wAAAAUBAAAPAAAAAAAAAAAAAAAAAPsDAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAAwUAAAAA&#10;" strokecolor="black [3040]"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FE35EE" w:rsidRDefault="00FE35EE" w:rsidP="00123027">
+    <w:p w14:paraId="4DE90413" w14:textId="77777777" w:rsidR="00FE35EE" w:rsidRDefault="00FE35EE" w:rsidP="00123027">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Have you ever purposely restricted your food intake and obtained what you or others felt was an extremely low or unhealthy weight?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -14000,1601 +19599,1943 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="001947D2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Yes </w:t>
       </w:r>
-      <w:r w:rsidR="003F1492">
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="003F1492">
-[...5 lines deleted...]
-      <w:r w:rsidR="003F1492">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="003F1492">
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">    No </w:t>
       </w:r>
-      <w:r w:rsidR="003F1492">
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="003F1492">
-[...5 lines deleted...]
-      <w:r w:rsidR="003F1492">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="003F1492">
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FE35EE" w:rsidRDefault="00FE35EE" w:rsidP="00123027">
+    <w:p w14:paraId="7F4E2AB6" w14:textId="77777777" w:rsidR="00FE35EE" w:rsidRDefault="00FE35EE" w:rsidP="00123027">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FE35EE" w:rsidRDefault="00FE35EE" w:rsidP="00123027">
+    <w:p w14:paraId="74C971D7" w14:textId="77777777" w:rsidR="00FE35EE" w:rsidRDefault="00FE35EE" w:rsidP="00123027">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>If yes, please explain:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FE35EE" w:rsidRDefault="003F1492" w:rsidP="00123027">
+    <w:p w14:paraId="6F212A55" w14:textId="77777777" w:rsidR="00FE35EE" w:rsidRDefault="00B82BC7" w:rsidP="00123027">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text22"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="26" w:name="Text22"/>
+      <w:bookmarkStart w:id="25" w:name="Text22"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="25"/>
+    </w:p>
+    <w:p w14:paraId="6661E800" w14:textId="77777777" w:rsidR="00FE35EE" w:rsidRDefault="001947D2" w:rsidP="00123027">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251687936" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6AF0C5F9" wp14:editId="31E7C962">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>899</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>59055</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6271260" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="15240" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="15" name="Straight Connector 15"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm flipV="1">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6271260" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="dk1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="71339327" id="Straight Connector 15" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251687936;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin" from=".05pt,4.65pt" to="493.85pt,4.65pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXo+/QoQEAAJIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8lOIzEQvSPNP1i+T7qTQxi10uEAggsC&#10;NAt34y6nLbzJNunO30+5OmnQLBJCXCwvVa/ee1XeXIzWsD3EpL1r+XJRcwZO+k67Xct//bz++o2z&#10;lIXrhPEOWn6AxC+2X842Q2hg5XtvOogMQVxqhtDyPufQVFWSPViRFj6Aw0floxUZj3FXdVEMiG5N&#10;tarrdTX42IXoJaSEt1fTI98SvlIg871SCTIzLUdumdZI61NZq+1GNLsoQq/lkYb4AAsrtMOiM9SV&#10;yIK9RP0XlNUy+uRVXkhvK6+UlkAaUM2y/kPNj14EIC1oTgqzTenzYOXd/tI9RLRhCKlJ4SEWFaOK&#10;limjwyP2lHQhUzaSbYfZNhgzk3i5Xp0vV2t0V57eqgmiQIWY8g14y8qm5Ua7okg0Yn+bMpbF0FMI&#10;Hl5J0C4fDJRg476DYrrDYhMdmg+4NJHtBXa2e16WTiIWRZYUpY2Zk2oq+d+kY2xJA5qZ9ybO0VTR&#10;uzwnWu18/FfVPJ6oqin+pHrSWmQ/+e5ALSE7sPGk7DikZbLenin99SttfwMAAP//AwBQSwMEFAAG&#10;AAgAAAAhAGRX5lbZAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMjsFuwjAQRO+V+AdrkXpBxYGq&#10;JKRxUIXUS3sopXyAEy9JVHsdYhPM39f00h6fZjTzik0wmo04uM6SgMU8AYZUW9VRI+Dw9fqQAXNe&#10;kpLaEgq4ooNNObkrZK7shT5x3PuGxRFyuRTQet/nnLu6RSPd3PZIMTvawUgfcWi4GuQljhvNl0my&#10;4kZ2FB9a2eO2xfp7fzYC3j52s+syrGan9KnahjHT4d1pIe6n4eUZmMfg/8pw04/qUEanyp5JOaZv&#10;zLyA9SOwGK6zNAVW/TIvC/5fvvwBAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA16Pv0KEB&#10;AACSAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAZFfm&#10;VtkAAAAEAQAADwAAAAAAAAAAAAAAAAD7AwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AAEFAAAAAA==&#10;" strokecolor="black [3040]"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="550E4235" w14:textId="77777777" w:rsidR="00FE35EE" w:rsidRDefault="00FE35EE" w:rsidP="00123027">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Have you ever thrown up, used laxatives, or exercised for extremely lon</w:t>
+      </w:r>
       <w:r w:rsidR="00B82BC7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
-[...12 lines deleted...]
-        <w:fldChar w:fldCharType="separate"/>
+        <w:t>g periods of time to try to control your</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> weight?</w:t>
       </w:r>
       <w:r w:rsidR="00B82BC7">
         <w:rPr>
-          <w:noProof/>
-[...3 lines deleted...]
-        <w:t> </w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
       <w:r w:rsidR="00B82BC7">
         <w:rPr>
-          <w:noProof/>
-[...3 lines deleted...]
-        <w:t> </w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
       <w:r w:rsidR="00B82BC7">
         <w:rPr>
-          <w:noProof/>
-[...3 lines deleted...]
-        <w:t> </w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
       <w:r w:rsidR="00B82BC7">
         <w:rPr>
-          <w:noProof/>
-[...3 lines deleted...]
-        <w:t> </w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
       <w:r w:rsidR="00B82BC7">
         <w:rPr>
-          <w:noProof/>
-[...44 lines deleted...]
-        <w:t>Have you ever thrown up, used laxatives, or exercised for extremely lon</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
       <w:r w:rsidR="00B82BC7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>g periods of time to try to control your</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> weight?</w:t>
+        <w:tab/>
       </w:r>
       <w:r w:rsidR="00B82BC7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00B82BC7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00B82BC7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00B82BC7">
-[...40 lines deleted...]
-      </w:r>
       <w:r w:rsidR="001947D2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Yes </w:t>
       </w:r>
-      <w:r w:rsidR="003F1492">
+      <w:r w:rsidR="001947D2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="001947D2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="003F1492">
-[...5 lines deleted...]
-      <w:r w:rsidR="003F1492">
+      <w:r w:rsidR="001947D2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="001947D2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="003F1492">
+      <w:r w:rsidR="001947D2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="001947D2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">    No </w:t>
       </w:r>
-      <w:r w:rsidR="003F1492">
+      <w:r w:rsidR="001947D2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="001947D2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="003F1492">
-[...5 lines deleted...]
-      <w:r w:rsidR="003F1492">
+      <w:r w:rsidR="001947D2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="001947D2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="003F1492">
+      <w:r w:rsidR="001947D2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FE35EE" w:rsidRDefault="00FE35EE" w:rsidP="00123027">
+    <w:p w14:paraId="1F0ECEE9" w14:textId="77777777" w:rsidR="00FE35EE" w:rsidRDefault="00FE35EE" w:rsidP="00123027">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FE35EE" w:rsidRDefault="00FE35EE" w:rsidP="00123027">
+    <w:p w14:paraId="16248A74" w14:textId="77777777" w:rsidR="00FE35EE" w:rsidRDefault="00FE35EE" w:rsidP="00123027">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>If yes, please explain:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001947D2" w:rsidRDefault="003F1492" w:rsidP="00123027">
+    <w:p w14:paraId="12E03466" w14:textId="77777777" w:rsidR="001947D2" w:rsidRDefault="00B82BC7" w:rsidP="00123027">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text23"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="27" w:name="Text23"/>
-      <w:r w:rsidR="00B82BC7">
+      <w:bookmarkStart w:id="26" w:name="Text23"/>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00B82BC7">
+      <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00B82BC7">
+      <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00B82BC7">
+      <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00B82BC7">
+      <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00B82BC7">
+      <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="26"/>
     </w:p>
-    <w:p w:rsidR="00FE35EE" w:rsidRDefault="003F1492" w:rsidP="00123027">
+    <w:p w14:paraId="3E46DFA2" w14:textId="77777777" w:rsidR="00FE35EE" w:rsidRDefault="001947D2" w:rsidP="00123027">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:pict>
-[...1 lines deleted...]
-        </w:pict>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251689984" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="24258C0B" wp14:editId="4F7A5ADC">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1905</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>64399</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6271260" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="15240" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="16" name="Straight Connector 16"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm flipV="1">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6271260" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="dk1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="5FE99F0A" id="Straight Connector 16" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251689984;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin" from=".15pt,5.05pt" to="493.95pt,5.05pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXo+/QoQEAAJIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8lOIzEQvSPNP1i+T7qTQxi10uEAggsC&#10;NAt34y6nLbzJNunO30+5OmnQLBJCXCwvVa/ee1XeXIzWsD3EpL1r+XJRcwZO+k67Xct//bz++o2z&#10;lIXrhPEOWn6AxC+2X842Q2hg5XtvOogMQVxqhtDyPufQVFWSPViRFj6Aw0floxUZj3FXdVEMiG5N&#10;tarrdTX42IXoJaSEt1fTI98SvlIg871SCTIzLUdumdZI61NZq+1GNLsoQq/lkYb4AAsrtMOiM9SV&#10;yIK9RP0XlNUy+uRVXkhvK6+UlkAaUM2y/kPNj14EIC1oTgqzTenzYOXd/tI9RLRhCKlJ4SEWFaOK&#10;limjwyP2lHQhUzaSbYfZNhgzk3i5Xp0vV2t0V57eqgmiQIWY8g14y8qm5Ua7okg0Yn+bMpbF0FMI&#10;Hl5J0C4fDJRg476DYrrDYhMdmg+4NJHtBXa2e16WTiIWRZYUpY2Zk2oq+d+kY2xJA5qZ9ybO0VTR&#10;uzwnWu18/FfVPJ6oqin+pHrSWmQ/+e5ALSE7sPGk7DikZbLenin99SttfwMAAP//AwBQSwMEFAAG&#10;AAgAAAAhAIT6fTraAAAABgEAAA8AAABkcnMvZG93bnJldi54bWxMjk1OwzAQhfdI3MEaJDYVdVpE&#10;m4Y4FarEBhaUwgGceEgi7HGI3dS9PYNYwPL96L2v3CZnxYRj6D0pWMwzEEiNNz21Ct7fHm9yECFq&#10;Mtp6QgVnDLCtLi9KXRh/olecDrEVPEKh0Aq6GIdCytB06HSY+wGJsw8/Oh1Zjq00oz7xuLNymWUr&#10;6XRP/NDpAXcdNp+Ho1Pw9LKfnZdpNfta39W7NOU2PQer1PVVergHETHFvzL84DM6VMxU+yOZIKyC&#10;W+6xmy1AcLrJ1xsQ9a8hq1L+x6++AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANej79Ch&#10;AQAAkgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIT6&#10;fTraAAAABgEAAA8AAAAAAAAAAAAAAAAA+wMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAACBQAAAAA=&#10;" strokecolor="black [3040]"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001947D2" w:rsidRDefault="001947D2" w:rsidP="00123027">
+    <w:p w14:paraId="3FFE14A1" w14:textId="77777777" w:rsidR="001947D2" w:rsidRDefault="001947D2" w:rsidP="00123027">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001947D2" w:rsidRDefault="001947D2" w:rsidP="00123027">
+    <w:p w14:paraId="116A48F8" w14:textId="77777777" w:rsidR="001947D2" w:rsidRDefault="001947D2" w:rsidP="00123027">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001947D2" w:rsidRDefault="001947D2" w:rsidP="001947D2">
+    <w:p w14:paraId="357E1BD3" w14:textId="77777777" w:rsidR="001947D2" w:rsidRDefault="001947D2" w:rsidP="001947D2">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001947D2" w:rsidRPr="00FE35EE" w:rsidRDefault="001947D2" w:rsidP="001947D2">
+    <w:p w14:paraId="41FE3D4D" w14:textId="77777777" w:rsidR="001947D2" w:rsidRPr="00FE35EE" w:rsidRDefault="001947D2" w:rsidP="001947D2">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE35EE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>WEIGHT HISTORY AND EATING PATTERNS</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (continued)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001947D2" w:rsidRDefault="001947D2" w:rsidP="00123027">
+    <w:p w14:paraId="51829008" w14:textId="77777777" w:rsidR="001947D2" w:rsidRDefault="001947D2" w:rsidP="00123027">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001947D2" w:rsidRDefault="001947D2" w:rsidP="00123027">
+    <w:p w14:paraId="18DC73AD" w14:textId="77777777" w:rsidR="001947D2" w:rsidRDefault="001947D2" w:rsidP="00123027">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FE35EE" w:rsidRDefault="00FE35EE" w:rsidP="00123027">
+    <w:p w14:paraId="5C4E757C" w14:textId="77777777" w:rsidR="00FE35EE" w:rsidRDefault="00FE35EE" w:rsidP="00123027">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Have you ever felt unable to stop eating when you wanted to?</w:t>
       </w:r>
       <w:r w:rsidR="001947D2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="001947D2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="001947D2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Yes </w:t>
       </w:r>
-      <w:r w:rsidR="003F1492">
+      <w:r w:rsidR="001947D2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="001947D2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="003F1492">
-[...5 lines deleted...]
-      <w:r w:rsidR="003F1492">
+      <w:r w:rsidR="001947D2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="001947D2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="003F1492">
+      <w:r w:rsidR="001947D2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="001947D2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">    No </w:t>
       </w:r>
-      <w:r w:rsidR="003F1492">
+      <w:r w:rsidR="001947D2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="001947D2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="003F1492">
-[...5 lines deleted...]
-      <w:r w:rsidR="003F1492">
+      <w:r w:rsidR="001947D2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="001947D2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="003F1492">
+      <w:r w:rsidR="001947D2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FE35EE" w:rsidRDefault="00FE35EE" w:rsidP="00123027">
+    <w:p w14:paraId="48FDF462" w14:textId="77777777" w:rsidR="00FE35EE" w:rsidRDefault="00FE35EE" w:rsidP="00123027">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FE35EE" w:rsidRDefault="00FE35EE" w:rsidP="00123027">
+    <w:p w14:paraId="51952160" w14:textId="77777777" w:rsidR="00FE35EE" w:rsidRDefault="00FE35EE" w:rsidP="00123027">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>If yes, please explain:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FE35EE" w:rsidRDefault="003F1492" w:rsidP="00123027">
+    <w:p w14:paraId="612E4E8B" w14:textId="77777777" w:rsidR="00FE35EE" w:rsidRDefault="00B82BC7" w:rsidP="00123027">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text24"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="28" w:name="Text24"/>
-      <w:r w:rsidR="00B82BC7">
+      <w:bookmarkStart w:id="27" w:name="Text24"/>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00B82BC7">
+      <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00B82BC7">
+      <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00B82BC7">
+      <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00B82BC7">
+      <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00B82BC7">
+      <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="27"/>
     </w:p>
-    <w:p w:rsidR="00FE35EE" w:rsidRDefault="003F1492" w:rsidP="00123027">
+    <w:p w14:paraId="48880F33" w14:textId="77777777" w:rsidR="00FE35EE" w:rsidRDefault="00FB3D27" w:rsidP="00123027">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:pict>
-[...1 lines deleted...]
-        </w:pict>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251692032" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="23FC9419" wp14:editId="2BCA4552">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-9525</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>66939</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6271260" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="15240" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="17" name="Straight Connector 17"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm flipV="1">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6271260" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="dk1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="762CFA2F" id="Straight Connector 17" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251692032;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin" from="-.75pt,5.25pt" to="493.05pt,5.25pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXo+/QoQEAAJIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8lOIzEQvSPNP1i+T7qTQxi10uEAggsC&#10;NAt34y6nLbzJNunO30+5OmnQLBJCXCwvVa/ee1XeXIzWsD3EpL1r+XJRcwZO+k67Xct//bz++o2z&#10;lIXrhPEOWn6AxC+2X842Q2hg5XtvOogMQVxqhtDyPufQVFWSPViRFj6Aw0floxUZj3FXdVEMiG5N&#10;tarrdTX42IXoJaSEt1fTI98SvlIg871SCTIzLUdumdZI61NZq+1GNLsoQq/lkYb4AAsrtMOiM9SV&#10;yIK9RP0XlNUy+uRVXkhvK6+UlkAaUM2y/kPNj14EIC1oTgqzTenzYOXd/tI9RLRhCKlJ4SEWFaOK&#10;limjwyP2lHQhUzaSbYfZNhgzk3i5Xp0vV2t0V57eqgmiQIWY8g14y8qm5Ua7okg0Yn+bMpbF0FMI&#10;Hl5J0C4fDJRg476DYrrDYhMdmg+4NJHtBXa2e16WTiIWRZYUpY2Zk2oq+d+kY2xJA5qZ9ybO0VTR&#10;uzwnWu18/FfVPJ6oqin+pHrSWmQ/+e5ALSE7sPGk7DikZbLenin99SttfwMAAP//AwBQSwMEFAAG&#10;AAgAAAAhAMZ9b5fdAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFyq1kml&#10;hjTEqVAlLnAACh/gJNskwl6H2E3dv2cRBzitdmY0+7bcRWvEjJMfHClIVwkIpMa1A3UKPt4flzkI&#10;HzS12jhCBRf0sKuur0pdtO5MbzgfQie4hHyhFfQhjIWUvunRar9yIxJ7RzdZHXidOtlO+szl1sh1&#10;kmTS6oH4Qq9H3PfYfB5OVsHTy+viso7Z4utuU+/jnJv47I1Stzfx4R5EwBj+wvCDz+hQMVPtTtR6&#10;YRQs0w0nWU94sr/NsxRE/SvIqpT/H6i+AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANej&#10;79ChAQAAkgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AMZ9b5fdAAAACAEAAA8AAAAAAAAAAAAAAAAA+wMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAAFBQAAAAA=&#10;" strokecolor="black [3040]"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FE35EE" w:rsidRDefault="00FE35EE" w:rsidP="00123027">
+    <w:p w14:paraId="26BBF62A" w14:textId="77777777" w:rsidR="00FE35EE" w:rsidRDefault="00FE35EE" w:rsidP="00123027">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001947D2" w:rsidRDefault="00FE35EE" w:rsidP="00123027">
+    <w:p w14:paraId="13DF6C8C" w14:textId="77777777" w:rsidR="001947D2" w:rsidRDefault="00FE35EE" w:rsidP="00123027">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Have you ever consumed food or drink during the course of your normal sleep hours?</w:t>
       </w:r>
       <w:r w:rsidR="001947D2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FE35EE" w:rsidRDefault="001947D2" w:rsidP="001947D2">
+    <w:p w14:paraId="7D53EEAD" w14:textId="77777777" w:rsidR="00FE35EE" w:rsidRDefault="001947D2" w:rsidP="001947D2">
       <w:pPr>
         <w:ind w:left="6480" w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Yes </w:t>
       </w:r>
-      <w:r w:rsidR="003F1492">
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="003F1492">
-[...5 lines deleted...]
-      <w:r w:rsidR="003F1492">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="003F1492">
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">    No </w:t>
       </w:r>
-      <w:r w:rsidR="003F1492">
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="003F1492">
-[...5 lines deleted...]
-      <w:r w:rsidR="003F1492">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="003F1492">
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FE35EE" w:rsidRDefault="00FE35EE" w:rsidP="00123027">
+    <w:p w14:paraId="17F86F6A" w14:textId="77777777" w:rsidR="00FE35EE" w:rsidRDefault="00FE35EE" w:rsidP="00123027">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FE35EE" w:rsidRDefault="00FE35EE" w:rsidP="00123027">
+    <w:p w14:paraId="30D7060F" w14:textId="77777777" w:rsidR="00FE35EE" w:rsidRDefault="00FE35EE" w:rsidP="00123027">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>If yes, please explain:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FB3D27" w:rsidRDefault="003F1492" w:rsidP="00123027">
+    <w:p w14:paraId="44102B0A" w14:textId="77777777" w:rsidR="00FB3D27" w:rsidRDefault="00B82BC7" w:rsidP="00123027">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text25"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="29" w:name="Text25"/>
-      <w:r w:rsidR="00B82BC7">
+      <w:bookmarkStart w:id="28" w:name="Text25"/>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00B82BC7">
+      <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00B82BC7">
+      <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00B82BC7">
+      <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00B82BC7">
+      <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00B82BC7">
+      <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="28"/>
     </w:p>
-    <w:p w:rsidR="00FE35EE" w:rsidRDefault="003F1492" w:rsidP="00123027">
+    <w:p w14:paraId="3B500450" w14:textId="77777777" w:rsidR="00FE35EE" w:rsidRDefault="00FB3D27" w:rsidP="00123027">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:pict>
-[...1 lines deleted...]
-        </w:pict>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251694080" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="09D22426" wp14:editId="5DC1729C">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-12700</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>70485</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6271260" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="15240" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="18" name="Straight Connector 18"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm flipV="1">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6271260" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="dk1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="18A1A583" id="Straight Connector 18" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251694080;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin" from="-1pt,5.55pt" to="492.8pt,5.55pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXo+/QoQEAAJIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8lOIzEQvSPNP1i+T7qTQxi10uEAggsC&#10;NAt34y6nLbzJNunO30+5OmnQLBJCXCwvVa/ee1XeXIzWsD3EpL1r+XJRcwZO+k67Xct//bz++o2z&#10;lIXrhPEOWn6AxC+2X842Q2hg5XtvOogMQVxqhtDyPufQVFWSPViRFj6Aw0floxUZj3FXdVEMiG5N&#10;tarrdTX42IXoJaSEt1fTI98SvlIg871SCTIzLUdumdZI61NZq+1GNLsoQq/lkYb4AAsrtMOiM9SV&#10;yIK9RP0XlNUy+uRVXkhvK6+UlkAaUM2y/kPNj14EIC1oTgqzTenzYOXd/tI9RLRhCKlJ4SEWFaOK&#10;limjwyP2lHQhUzaSbYfZNhgzk3i5Xp0vV2t0V57eqgmiQIWY8g14y8qm5Ua7okg0Yn+bMpbF0FMI&#10;Hl5J0C4fDJRg476DYrrDYhMdmg+4NJHtBXa2e16WTiIWRZYUpY2Zk2oq+d+kY2xJA5qZ9ybO0VTR&#10;uzwnWu18/FfVPJ6oqin+pHrSWmQ/+e5ALSE7sPGk7DikZbLenin99SttfwMAAP//AwBQSwMEFAAG&#10;AAgAAAAhADTiiM7dAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFyq1kmk&#10;hhDiVKgSFzgAhQ9wkiWJsNchdlP371nEAY47M5p9U+2iNWLB2Y+OFKSbBARS67qRegXvbw/rAoQP&#10;mjptHKGCM3rY1ZcXlS47d6JXXA6hF1xCvtQKhhCmUkrfDmi137gJib0PN1sd+Jx72c36xOXWyCxJ&#10;cmn1SPxh0BPuB2w/D0er4PH5ZXXOYr76utk2+7gUJj55o9T1Vby/AxEwhr8w/OAzOtTM1LgjdV4Y&#10;BeuMpwTW0xQE+7fFNgfR/AqyruT/AfU3AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANej&#10;79ChAQAAkgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADTiiM7dAAAACAEAAA8AAAAAAAAAAAAAAAAA+wMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAAFBQAAAAA=&#10;" strokecolor="black [3040]"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FE35EE" w:rsidRDefault="00FE35EE" w:rsidP="00123027">
+    <w:p w14:paraId="07C23733" w14:textId="77777777" w:rsidR="00FE35EE" w:rsidRDefault="00FE35EE" w:rsidP="00123027">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Do you generally feel hungry before meals and snacks?</w:t>
       </w:r>
       <w:r w:rsidR="001947D2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="001947D2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="001947D2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="001947D2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Yes </w:t>
       </w:r>
-      <w:r w:rsidR="003F1492">
+      <w:r w:rsidR="001947D2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="001947D2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="003F1492">
-[...5 lines deleted...]
-      <w:r w:rsidR="003F1492">
+      <w:r w:rsidR="001947D2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="001947D2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="003F1492">
+      <w:r w:rsidR="001947D2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="001947D2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">    No </w:t>
       </w:r>
-      <w:r w:rsidR="003F1492">
+      <w:r w:rsidR="001947D2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="001947D2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="003F1492">
-[...5 lines deleted...]
-      <w:r w:rsidR="003F1492">
+      <w:r w:rsidR="001947D2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="001947D2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="003F1492">
+      <w:r w:rsidR="001947D2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FE35EE" w:rsidRDefault="00FE35EE" w:rsidP="00123027">
+    <w:p w14:paraId="40CC539A" w14:textId="77777777" w:rsidR="00FE35EE" w:rsidRDefault="00FE35EE" w:rsidP="00123027">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FE35EE" w:rsidRDefault="00FE35EE" w:rsidP="00123027">
+    <w:p w14:paraId="79B01DFF" w14:textId="77777777" w:rsidR="00FE35EE" w:rsidRDefault="00FE35EE" w:rsidP="00123027">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>How many meals do you eat each day?</w:t>
       </w:r>
       <w:r w:rsidR="00B82BC7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="003F1492">
+      <w:r w:rsidR="00B82BC7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text26"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="30" w:name="Text26"/>
+      <w:bookmarkStart w:id="29" w:name="Text26"/>
       <w:r w:rsidR="00B82BC7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="003F1492">
-[...5 lines deleted...]
-      <w:r w:rsidR="003F1492">
+      <w:r w:rsidR="00B82BC7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00B82BC7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00B82BC7">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00B82BC7">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00B82BC7">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00B82BC7">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00B82BC7">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="003F1492">
+      <w:r w:rsidR="00B82BC7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkEnd w:id="29"/>
     </w:p>
-    <w:p w:rsidR="00FE35EE" w:rsidRDefault="003F1492" w:rsidP="00123027">
+    <w:p w14:paraId="747BC4C8" w14:textId="77777777" w:rsidR="00FE35EE" w:rsidRDefault="00B82BC7" w:rsidP="00123027">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:pict>
-[...1 lines deleted...]
-        </w:pict>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251696128" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6156BC56" wp14:editId="57841E23">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>2281184</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>17780</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3976370" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="24130" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="19" name="Straight Connector 19"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3976370" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="dk1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="189199C9" id="Straight Connector 19" o:spid="_x0000_s1026" style="position:absolute;z-index:251696128;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="179.6pt,1.4pt" to="492.7pt,1.4pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBNdgjDmgEAAIgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadJdaReipnvYFVwQ&#10;rID9AV5n3FjYHmtsmvTfM3bbFAFCCHFx/PHem3kzk83d7J3YAyWLoZfrVSsFBI2DDbtePn15++q1&#10;FCmrMCiHAXp5gCTvti9fbKbYwRWO6AYgwSIhdVPs5Zhz7Jom6RG8SiuMEPjRIHmV+Ui7ZiA1sbp3&#10;zVXb3jQT0hAJNaTEtw/HR7mt+saAzh+NSZCF6yXnlutKdX0ua7PdqG5HKo5Wn9JQ/5CFVzZw0EXq&#10;QWUlvpH9RcpbTZjQ5JVG36AxVkP1wG7W7U9uPo8qQvXCxUlxKVP6f7L6w/4+PBKXYYqpS/GRiovZ&#10;kC9fzk/MtViHpVgwZ6H58vrN7c31LddUn9+aCzFSyu8AvSibXjobig/Vqf37lDkYQ88QPlxC110+&#10;OChgFz6BEXbgYOvKrlMB947EXnE/h6/r0j/WqshCMda5hdT+mXTCFhrUSflb4oKuETHkhehtQPpd&#10;1DyfUzVH/Nn10Wux/YzDoTailoPbXZ2dRrPM04/nSr/8QNvvAAAA//8DAFBLAwQUAAYACAAAACEA&#10;EbrDVN0AAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPT0+DQBTE7yZ+h80z8WYX0VqKLI3xz8ke&#10;kPbgccs+gZR9S9gtoJ/epxc9TmYy85tsM9tOjDj41pGC60UEAqlypqVawX73cpWA8EGT0Z0jVPCJ&#10;Hjb5+VmmU+MmesOxDLXgEvKpVtCE0KdS+qpBq/3C9UjsfbjB6sByqKUZ9MTltpNxFN1Jq1vihUb3&#10;+NhgdSxPVsHq+bUs+ulp+1XIlSyK0YXk+K7U5cX8cA8i4Bz+wvCDz+iQM9PBnch40Sm4Wa5jjiqI&#10;+QH762R5C+Lwq2Weyf/8+TcAAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEATXYIw5oBAACI&#10;AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAEbrDVN0A&#10;AAAHAQAADwAAAAAAAAAAAAAAAAD0AwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAP4E&#10;AAAAAA==&#10;" strokecolor="black [3040]"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FE35EE" w:rsidRDefault="00FE35EE" w:rsidP="00123027">
+    <w:p w14:paraId="4B392451" w14:textId="77777777" w:rsidR="00FE35EE" w:rsidRDefault="00FE35EE" w:rsidP="00123027">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>How many snacks do you eat each day?</w:t>
       </w:r>
       <w:r w:rsidR="00B82BC7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="003F1492">
+      <w:r w:rsidR="00B82BC7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text27"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="31" w:name="Text27"/>
+      <w:bookmarkStart w:id="30" w:name="Text27"/>
       <w:r w:rsidR="00B82BC7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="003F1492">
-[...5 lines deleted...]
-      <w:r w:rsidR="003F1492">
+      <w:r w:rsidR="00B82BC7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00B82BC7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00B82BC7">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00B82BC7">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00B82BC7">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00B82BC7">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00B82BC7">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="003F1492">
+      <w:r w:rsidR="00B82BC7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="30"/>
     </w:p>
-    <w:p w:rsidR="00FE35EE" w:rsidRDefault="003F1492" w:rsidP="00123027">
+    <w:p w14:paraId="6A331469" w14:textId="77777777" w:rsidR="00FE35EE" w:rsidRDefault="00B82BC7" w:rsidP="00123027">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:pict>
-[...1 lines deleted...]
-        </w:pict>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251698176" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0284F7F7" wp14:editId="42296AA3">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>2273564</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>22225</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3976370" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="24130" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="20" name="Straight Connector 20"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3976370" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="dk1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="690882AA" id="Straight Connector 20" o:spid="_x0000_s1026" style="position:absolute;z-index:251698176;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="179pt,1.75pt" to="492.1pt,1.75pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBNdgjDmgEAAIgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadJdaReipnvYFVwQ&#10;rID9AV5n3FjYHmtsmvTfM3bbFAFCCHFx/PHem3kzk83d7J3YAyWLoZfrVSsFBI2DDbtePn15++q1&#10;FCmrMCiHAXp5gCTvti9fbKbYwRWO6AYgwSIhdVPs5Zhz7Jom6RG8SiuMEPjRIHmV+Ui7ZiA1sbp3&#10;zVXb3jQT0hAJNaTEtw/HR7mt+saAzh+NSZCF6yXnlutKdX0ua7PdqG5HKo5Wn9JQ/5CFVzZw0EXq&#10;QWUlvpH9RcpbTZjQ5JVG36AxVkP1wG7W7U9uPo8qQvXCxUlxKVP6f7L6w/4+PBKXYYqpS/GRiovZ&#10;kC9fzk/MtViHpVgwZ6H58vrN7c31LddUn9+aCzFSyu8AvSibXjobig/Vqf37lDkYQ88QPlxC110+&#10;OChgFz6BEXbgYOvKrlMB947EXnE/h6/r0j/WqshCMda5hdT+mXTCFhrUSflb4oKuETHkhehtQPpd&#10;1DyfUzVH/Nn10Wux/YzDoTailoPbXZ2dRrPM04/nSr/8QNvvAAAA//8DAFBLAwQUAAYACAAAACEA&#10;BB/9kd0AAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70h9B2srcaMbyk9DiFNVBU5w&#10;CKGHHt14SaLG6yh2k8DT43KB24xmNfNtup5MKwbqXWNZwvUiAkFcWt1wJWH38XIVg3BesVatZZLw&#10;RQ7W2ewiVYm2I7/TUPhKhBJ2iZJQe98liK6sySi3sB1xyD5tb5QPtq9Q92oM5abFZRTdo1ENh4Va&#10;dbStqTwWJyNh9fxa5N349Pad4wrzfLA+Pu6lvJxPm0cQnib/dwxn/IAOWWA62BNrJ1oJN3dx+MWf&#10;BYiQP8S3SxCHX49Ziv/5sx8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEATXYIw5oBAACI&#10;AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEABB/9kd0A&#10;AAAHAQAADwAAAAAAAAAAAAAAAAD0AwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAP4E&#10;AAAAAA==&#10;" strokecolor="black [3040]"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FE35EE" w:rsidRDefault="00FE35EE" w:rsidP="00123027">
+    <w:p w14:paraId="44A2E9F1" w14:textId="77777777" w:rsidR="00FE35EE" w:rsidRDefault="00FE35EE" w:rsidP="00123027">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Do you consume caffeinated beverages?</w:t>
       </w:r>
       <w:r w:rsidR="001947D2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="001947D2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -15607,702 +21548,817 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="001947D2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="001947D2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="001947D2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Yes </w:t>
       </w:r>
-      <w:r w:rsidR="003F1492">
+      <w:r w:rsidR="001947D2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="001947D2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="003F1492">
-[...5 lines deleted...]
-      <w:r w:rsidR="003F1492">
+      <w:r w:rsidR="001947D2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="001947D2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="003F1492">
+      <w:r w:rsidR="001947D2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="001947D2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">    No </w:t>
       </w:r>
-      <w:r w:rsidR="003F1492">
+      <w:r w:rsidR="001947D2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="001947D2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="003F1492">
-[...5 lines deleted...]
-      <w:r w:rsidR="003F1492">
+      <w:r w:rsidR="001947D2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="001947D2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="003F1492">
+      <w:r w:rsidR="001947D2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FE35EE" w:rsidRDefault="00FE35EE" w:rsidP="00123027">
+    <w:p w14:paraId="38F5AEAC" w14:textId="77777777" w:rsidR="00FE35EE" w:rsidRDefault="00FE35EE" w:rsidP="00123027">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FE35EE" w:rsidRDefault="00FE35EE" w:rsidP="00123027">
+    <w:p w14:paraId="443ADA72" w14:textId="77777777" w:rsidR="00FE35EE" w:rsidRDefault="00FE35EE" w:rsidP="00123027">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>If yes, please describe the amount and frequency of beverages consumed.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FB3D27" w:rsidRDefault="00FB3D27" w:rsidP="00123027">
+    <w:p w14:paraId="20DB18B7" w14:textId="77777777" w:rsidR="00FB3D27" w:rsidRDefault="00FB3D27" w:rsidP="00123027">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FB3D27" w:rsidRDefault="003F1492" w:rsidP="00123027">
+    <w:p w14:paraId="104FDB08" w14:textId="77777777" w:rsidR="00FB3D27" w:rsidRDefault="00B82BC7" w:rsidP="00123027">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text28"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="32" w:name="Text28"/>
-      <w:r w:rsidR="00B82BC7">
+      <w:bookmarkStart w:id="31" w:name="Text28"/>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00B82BC7">
+      <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00B82BC7">
+      <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00B82BC7">
+      <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00B82BC7">
+      <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00B82BC7">
+      <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkEnd w:id="31"/>
     </w:p>
-    <w:p w:rsidR="00FE35EE" w:rsidRDefault="003F1492" w:rsidP="00123027">
+    <w:p w14:paraId="62927E5F" w14:textId="77777777" w:rsidR="00FE35EE" w:rsidRDefault="00B82BC7" w:rsidP="00123027">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:pict>
-[...1 lines deleted...]
-        </w:pict>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251700224" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="49ECD9FD" wp14:editId="1E73A989">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-10531</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>28575</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6271260" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="15240" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="21" name="Straight Connector 21"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm flipV="1">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6271260" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="dk1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="3B280FB1" id="Straight Connector 21" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251700224;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin" from="-.85pt,2.25pt" to="492.95pt,2.25pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXo+/QoQEAAJIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8lOIzEQvSPNP1i+T7qTQxi10uEAggsC&#10;NAt34y6nLbzJNunO30+5OmnQLBJCXCwvVa/ee1XeXIzWsD3EpL1r+XJRcwZO+k67Xct//bz++o2z&#10;lIXrhPEOWn6AxC+2X842Q2hg5XtvOogMQVxqhtDyPufQVFWSPViRFj6Aw0floxUZj3FXdVEMiG5N&#10;tarrdTX42IXoJaSEt1fTI98SvlIg871SCTIzLUdumdZI61NZq+1GNLsoQq/lkYb4AAsrtMOiM9SV&#10;yIK9RP0XlNUy+uRVXkhvK6+UlkAaUM2y/kPNj14EIC1oTgqzTenzYOXd/tI9RLRhCKlJ4SEWFaOK&#10;limjwyP2lHQhUzaSbYfZNhgzk3i5Xp0vV2t0V57eqgmiQIWY8g14y8qm5Ua7okg0Yn+bMpbF0FMI&#10;Hl5J0C4fDJRg476DYrrDYhMdmg+4NJHtBXa2e16WTiIWRZYUpY2Zk2oq+d+kY2xJA5qZ9ybO0VTR&#10;uzwnWu18/FfVPJ6oqin+pHrSWmQ/+e5ALSE7sPGk7DikZbLenin99SttfwMAAP//AwBQSwMEFAAG&#10;AAgAAAAhAP97Y5TcAAAABgEAAA8AAABkcnMvZG93bnJldi54bWxMjsFuwjAQRO+V+AdrK/WCwAER&#10;CGkcVCH10h5KaT/AibdJVHsdYhPM3+P20h5HM3rzil0wmo04uM6SgMU8AYZUW9VRI+Dz43mWAXNe&#10;kpLaEgq4ooNdObkrZK7shd5xPPqGRQi5XApove9zzl3dopFubnuk2H3ZwUgf49BwNchLhBvNl0my&#10;5kZ2FB9a2eO+xfr7eDYCXt4O0+syrKenTVrtw5jp8Oq0EA/34ekRmMfg/8bwox/VoYxOlT2TckwL&#10;mC02cSlglQKL9TZLt8Cq38zLgv/XL28AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA16Pv&#10;0KEBAACSAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;/3tjlNwAAAAGAQAADwAAAAAAAAAAAAAAAAD7AwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAAQFAAAAAA==&#10;" strokecolor="black [3040]"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FE35EE" w:rsidRDefault="00FE35EE" w:rsidP="00123027">
+    <w:p w14:paraId="2906F2C2" w14:textId="77777777" w:rsidR="00FE35EE" w:rsidRDefault="00FE35EE" w:rsidP="00123027">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Do you frequently experience diarrhea, constipation or intestinal bloating?</w:t>
       </w:r>
       <w:r w:rsidR="001947D2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Yes </w:t>
       </w:r>
-      <w:r w:rsidR="003F1492">
+      <w:r w:rsidR="001947D2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="001947D2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="003F1492">
-[...5 lines deleted...]
-      <w:r w:rsidR="003F1492">
+      <w:r w:rsidR="001947D2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="001947D2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="003F1492">
+      <w:r w:rsidR="001947D2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="001947D2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">    No </w:t>
       </w:r>
-      <w:r w:rsidR="003F1492">
+      <w:r w:rsidR="001947D2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="001947D2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="003F1492">
-[...5 lines deleted...]
-      <w:r w:rsidR="003F1492">
+      <w:r w:rsidR="001947D2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="001947D2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="003F1492">
+      <w:r w:rsidR="001947D2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FE35EE" w:rsidRDefault="00FE35EE" w:rsidP="00123027">
+    <w:p w14:paraId="0A9BB3B4" w14:textId="77777777" w:rsidR="00FE35EE" w:rsidRDefault="00FE35EE" w:rsidP="00123027">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FE35EE" w:rsidRDefault="00FB3D27" w:rsidP="00123027">
+    <w:p w14:paraId="1249AED9" w14:textId="77777777" w:rsidR="00FE35EE" w:rsidRDefault="00FB3D27" w:rsidP="00123027">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>How many times a week</w:t>
       </w:r>
       <w:r w:rsidR="00FE35EE">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> do you dine out?</w:t>
       </w:r>
       <w:r w:rsidR="00B82BC7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
-      <w:r w:rsidR="003F1492">
+      <w:r w:rsidR="00B82BC7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text29"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="33" w:name="Text29"/>
+      <w:bookmarkStart w:id="32" w:name="Text29"/>
       <w:r w:rsidR="00B82BC7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="003F1492">
-[...5 lines deleted...]
-      <w:r w:rsidR="003F1492">
+      <w:r w:rsidR="00B82BC7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00B82BC7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00B82BC7">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00B82BC7">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00B82BC7">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00B82BC7">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00B82BC7">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="003F1492">
+      <w:r w:rsidR="00B82BC7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkEnd w:id="32"/>
     </w:p>
-    <w:p w:rsidR="00FE35EE" w:rsidRPr="007B0C26" w:rsidRDefault="003F1492" w:rsidP="00123027">
+    <w:p w14:paraId="2FC585FD" w14:textId="77777777" w:rsidR="00FE35EE" w:rsidRPr="007B0C26" w:rsidRDefault="00B82BC7" w:rsidP="00123027">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:pict>
-[...1 lines deleted...]
-        </w:pict>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251702272" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="563BB274" wp14:editId="4B39E322">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>2449902</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>13239</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3881887" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="23495" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="22" name="Straight Connector 22"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3881887" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="dk1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="59100319" id="Straight Connector 22" o:spid="_x0000_s1026" style="position:absolute;z-index:251702272;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="192.9pt,1.05pt" to="498.55pt,1.05pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAzXJIMmgEAAIgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvAfoPxC815JSIBUEyzkkaC9F&#10;GjTJBzDU0iJCcgmSteS/75K25SIpiqLIheJjZnZnd7W+nq1hOwhRo+t5s6o5Aydx0G7b86fHLx9b&#10;zmISbhAGHfR8D5Ffbz5crCffwSWOaAYIjERc7Cbf8zEl31VVlCNYEVfowdGjwmBFomPYVkMQE6lb&#10;U13W9VU1YRh8QAkx0u3t4ZFvir5SINN3pSIkZnpOuaWyhrI+57XarEW3DcKPWh7TEP+RhRXaUdBF&#10;6lYkwX4G/UbKahkwokoribZCpbSE4oHcNPUrNw+j8FC8UHGiX8oU309W3u1u3H2gMkw+dtHfh+xi&#10;VsHmL+XH5lKs/VIsmBOTdPmpbZu2/cyZPL1VZ6IPMX0FtCxvem60yz5EJ3bfYqJgBD1B6HAOXXZp&#10;byCDjfsBiumBgjWFXaYCbkxgO0H9HF6a3D/SKshMUdqYhVT/nXTEZhqUSflX4oIuEdGlhWi1w/Cn&#10;qGk+paoO+JPrg9ds+xmHfWlEKQe1uzg7jmaep9/PhX7+gTa/AAAA//8DAFBLAwQUAAYACAAAACEA&#10;8C1slNsAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyOQU+DQBSE7yb9D5vXxJtd2kahyNIYqyc9&#10;IHrwuGWfQMq+JewW0F/v04veZjKTmS/bz7YTIw6+daRgvYpAIFXOtFQreHt9vEpA+KDJ6M4RKvhE&#10;D/t8cZHp1LiJXnAsQy14hHyqFTQh9KmUvmrQar9yPRJnH26wOrAdamkGPfG47eQmim6k1S3xQ6N7&#10;vG+wOpVnqyB+eCqLfjo8fxUylkUxupCc3pW6XM53tyACzuGvDD/4jA45Mx3dmYwXnYJtcs3oQcFm&#10;DYLz3S5mcfz1Ms/kf/78GwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADNckgyaAQAAiAMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPAtbJTbAAAA&#10;BwEAAA8AAAAAAAAAAAAAAAAA9AMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD8BAAA&#10;AAA=&#10;" strokecolor="black [3040]"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A56708" w:rsidRDefault="00A56708" w:rsidP="00123027">
+    <w:p w14:paraId="47B1F581" w14:textId="77777777" w:rsidR="00A56708" w:rsidRDefault="00A56708" w:rsidP="00123027">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00123027" w:rsidRDefault="00123027" w:rsidP="00123027">
+    <w:p w14:paraId="1124315B" w14:textId="77777777" w:rsidR="00123027" w:rsidRDefault="00123027" w:rsidP="00123027">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00123027">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">To the best of my knowledge, the information I have provided is accurate. I will agree to inform Heather Fink, MS, RD, </w:t>
+        <w:t xml:space="preserve">To the best of my knowledge, the information I have provided is accurate. I </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00123027">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>CSSD</w:t>
+        <w:t>will agree</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00123027">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> of any changes in my health status. </w:t>
+        <w:t xml:space="preserve"> to inform Heather Fink, MS, RD, CSSD of any changes in my health status. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00123027" w:rsidRDefault="00123027" w:rsidP="00123027">
+    <w:p w14:paraId="34861B38" w14:textId="77777777" w:rsidR="00123027" w:rsidRDefault="00123027" w:rsidP="00123027">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00123027" w:rsidRDefault="00A56708" w:rsidP="00B82BC7">
+    <w:p w14:paraId="17CEFECD" w14:textId="77777777" w:rsidR="00123027" w:rsidRDefault="00A56708" w:rsidP="00B82BC7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="270"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Signature of Client:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="003F1492">
+      <w:r w:rsidR="00B82BC7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text30"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="34" w:name="Text30"/>
+      <w:bookmarkStart w:id="33" w:name="Text30"/>
       <w:r w:rsidR="00B82BC7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="003F1492">
-[...5 lines deleted...]
-      <w:r w:rsidR="003F1492">
+      <w:r w:rsidR="00B82BC7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00B82BC7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00B82BC7">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00B82BC7">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00B82BC7">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00B82BC7">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00B82BC7">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="003F1492">
+      <w:r w:rsidR="00B82BC7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkEnd w:id="33"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -16316,570 +22372,682 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Date:</w:t>
       </w:r>
       <w:r w:rsidR="00B82BC7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003F1492">
+      <w:r w:rsidR="00B82BC7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text31"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="35" w:name="Text31"/>
+      <w:bookmarkStart w:id="34" w:name="Text31"/>
       <w:r w:rsidR="00B82BC7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="003F1492">
-[...5 lines deleted...]
-      <w:r w:rsidR="003F1492">
+      <w:r w:rsidR="00B82BC7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00B82BC7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00B82BC7">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00B82BC7">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00B82BC7">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00B82BC7">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00B82BC7">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="003F1492">
+      <w:r w:rsidR="00B82BC7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="34"/>
     </w:p>
-    <w:p w:rsidR="00A56708" w:rsidRDefault="003F1492" w:rsidP="00123027">
+    <w:p w14:paraId="7B11AE93" w14:textId="77777777" w:rsidR="00A56708" w:rsidRDefault="00A56708" w:rsidP="00123027">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:pict>
-[...1 lines deleted...]
-        </w:pict>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251679744" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="06CB64C6" wp14:editId="43E5B61A">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>5979</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>12700</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6271260" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="15240" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="11" name="Straight Connector 11"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm flipV="1">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6271260" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="dk1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="74FA04C3" id="Straight Connector 11" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251679744;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin" from=".45pt,1pt" to="494.25pt,1pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXo+/QoQEAAJIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8lOIzEQvSPNP1i+T7qTQxi10uEAggsC&#10;NAt34y6nLbzJNunO30+5OmnQLBJCXCwvVa/ee1XeXIzWsD3EpL1r+XJRcwZO+k67Xct//bz++o2z&#10;lIXrhPEOWn6AxC+2X842Q2hg5XtvOogMQVxqhtDyPufQVFWSPViRFj6Aw0floxUZj3FXdVEMiG5N&#10;tarrdTX42IXoJaSEt1fTI98SvlIg871SCTIzLUdumdZI61NZq+1GNLsoQq/lkYb4AAsrtMOiM9SV&#10;yIK9RP0XlNUy+uRVXkhvK6+UlkAaUM2y/kPNj14EIC1oTgqzTenzYOXd/tI9RLRhCKlJ4SEWFaOK&#10;limjwyP2lHQhUzaSbYfZNhgzk3i5Xp0vV2t0V57eqgmiQIWY8g14y8qm5Ua7okg0Yn+bMpbF0FMI&#10;Hl5J0C4fDJRg476DYrrDYhMdmg+4NJHtBXa2e16WTiIWRZYUpY2Zk2oq+d+kY2xJA5qZ9ybO0VTR&#10;uzwnWu18/FfVPJ6oqin+pHrSWmQ/+e5ALSE7sPGk7DikZbLenin99SttfwMAAP//AwBQSwMEFAAG&#10;AAgAAAAhAKhR11TZAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFwq6hCp&#10;JQ1xKlSJCxyghQ9w4iWJsNchdlP371m4wHE0o5k31TY5K2acwuBJwe0yA4HUejNQp+D97fGmABGi&#10;JqOtJ1RwxgDb+vKi0qXxJ9rjfIid4BIKpVbQxziWUoa2R6fD0o9I7H34yenIcuqkmfSJy52VeZat&#10;pdMD8UKvR9z12H4ejk7B08vr4pyn9eLrbtXs0lzY9BysUtdX6eEeRMQU/8Lwg8/oUDNT449kgrAK&#10;NpxTkPMfNjdFsQLR/GpZV/I/fP0NAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA16Pv0KEB&#10;AACSAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAqFHX&#10;VNkAAAAEAQAADwAAAAAAAAAAAAAAAAD7AwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AAEFAAAAAA==&#10;" strokecolor="black [3040]"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A56708" w:rsidRDefault="003F1492" w:rsidP="00123027">
+    <w:p w14:paraId="70632EC4" w14:textId="77777777" w:rsidR="00A56708" w:rsidRDefault="00A56708" w:rsidP="00123027">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:pict>
-[...3 lines deleted...]
-      <w:r w:rsidR="00A56708">
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251681792" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E87E9CC" wp14:editId="1F211599">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>16139</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>186055</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6271260" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="15240" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="12" name="Straight Connector 12"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm flipV="1">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6271260" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="dk1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="0B296F24" id="Straight Connector 12" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251681792;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin" from="1.25pt,14.65pt" to="495.05pt,14.65pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXo+/QoQEAAJIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8lOIzEQvSPNP1i+T7qTQxi10uEAggsC&#10;NAt34y6nLbzJNunO30+5OmnQLBJCXCwvVa/ee1XeXIzWsD3EpL1r+XJRcwZO+k67Xct//bz++o2z&#10;lIXrhPEOWn6AxC+2X842Q2hg5XtvOogMQVxqhtDyPufQVFWSPViRFj6Aw0floxUZj3FXdVEMiG5N&#10;tarrdTX42IXoJaSEt1fTI98SvlIg871SCTIzLUdumdZI61NZq+1GNLsoQq/lkYb4AAsrtMOiM9SV&#10;yIK9RP0XlNUy+uRVXkhvK6+UlkAaUM2y/kPNj14EIC1oTgqzTenzYOXd/tI9RLRhCKlJ4SEWFaOK&#10;limjwyP2lHQhUzaSbYfZNhgzk3i5Xp0vV2t0V57eqgmiQIWY8g14y8qm5Ua7okg0Yn+bMpbF0FMI&#10;Hl5J0C4fDJRg476DYrrDYhMdmg+4NJHtBXa2e16WTiIWRZYUpY2Zk2oq+d+kY2xJA5qZ9ybO0VTR&#10;uzwnWu18/FfVPJ6oqin+pHrSWmQ/+e5ALSE7sPGk7DikZbLenin99SttfwMAAP//AwBQSwMEFAAG&#10;AAgAAAAhAPz6qu3cAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMjsFOwzAQRO9I/IO1SFyq1mlQ&#10;SxPiVKgSFzhQSj/ASZYkwl6H2E3dv2cRBziNdmY0+4pttEZMOPrekYLlIgGBVLump1bB8f1pvgHh&#10;g6ZGG0eo4IIetuX1VaHzxp3pDadDaAWPkM+1gi6EIZfS1x1a7RduQOLsw41WBz7HVjajPvO4NTJN&#10;krW0uif+0OkBdx3Wn4eTVfD8up9d0riefd2vql2cNia+eKPU7U18fAARMIa/MvzgMzqUzFS5EzVe&#10;GAXpioss2R0IjrMsWYKofg1ZFvI/f/kNAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA16Pv&#10;0KEBAACSAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;/Pqq7dwAAAAHAQAADwAAAAAAAAAAAAAAAAD7AwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAAQFAAAAAA==&#10;" strokecolor="black [3040]"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Signature of Parent of Legal Guardian:</w:t>
       </w:r>
       <w:r w:rsidR="00B82BC7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00B82BC7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text33"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="36" w:name="Text33"/>
+      <w:bookmarkStart w:id="35" w:name="Text33"/>
       <w:r w:rsidR="00B82BC7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00B82BC7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00B82BC7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00B82BC7">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00B82BC7">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00B82BC7">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00B82BC7">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00B82BC7">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00B82BC7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkEnd w:id="35"/>
       <w:r w:rsidR="00B82BC7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00B82BC7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00B82BC7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00B82BC7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00B82BC7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00A56708">
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Date:</w:t>
       </w:r>
       <w:r w:rsidR="00B82BC7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00B82BC7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text32"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="37" w:name="Text32"/>
+      <w:bookmarkStart w:id="36" w:name="Text32"/>
       <w:r w:rsidR="00B82BC7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00B82BC7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00B82BC7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00B82BC7">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00B82BC7">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00B82BC7">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00B82BC7">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00B82BC7">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00B82BC7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="36"/>
     </w:p>
-    <w:p w:rsidR="00A56708" w:rsidRDefault="00A56708" w:rsidP="00A56708">
+    <w:p w14:paraId="28060EAA" w14:textId="77777777" w:rsidR="00A56708" w:rsidRDefault="00A56708" w:rsidP="00A56708">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00062D44" w:rsidRDefault="00062D44" w:rsidP="00A56708">
+    <w:p w14:paraId="0B6D542C" w14:textId="77777777" w:rsidR="00062D44" w:rsidRDefault="00062D44" w:rsidP="00A56708">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00062D44" w:rsidRDefault="00062D44" w:rsidP="00A56708">
+    <w:p w14:paraId="7C42C93D" w14:textId="77777777" w:rsidR="00062D44" w:rsidRDefault="00062D44" w:rsidP="00A56708">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A56708" w:rsidRPr="00A56708" w:rsidRDefault="00A56708" w:rsidP="00A56708">
+    <w:p w14:paraId="292F1E46" w14:textId="77777777" w:rsidR="00A56708" w:rsidRPr="00A56708" w:rsidRDefault="00A56708" w:rsidP="00A56708">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A56708">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CANCELLATION POLICY</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A56708" w:rsidRDefault="00A56708" w:rsidP="00A56708">
+    <w:p w14:paraId="0FA939AD" w14:textId="77777777" w:rsidR="00A56708" w:rsidRDefault="00A56708" w:rsidP="00A56708">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A56708">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>I understand that I must give 24 hours minimum advanced notice for any cancellations or rescheduling of appointments. If I do not do so, I agree to pay in full for the time I reserved.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A56708" w:rsidRDefault="00A56708" w:rsidP="00A56708">
+    <w:p w14:paraId="6A1657F2" w14:textId="77777777" w:rsidR="00A56708" w:rsidRDefault="00A56708" w:rsidP="00A56708">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A56708" w:rsidRDefault="00A56708" w:rsidP="00A56708">
+    <w:p w14:paraId="7638BE4B" w14:textId="77777777" w:rsidR="00A56708" w:rsidRDefault="00A56708" w:rsidP="00A56708">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Signature of Client:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="003F1492">
+      <w:r w:rsidR="00B82BC7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text34"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="38" w:name="Text34"/>
+      <w:bookmarkStart w:id="37" w:name="Text34"/>
       <w:r w:rsidR="00B82BC7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="003F1492">
-[...5 lines deleted...]
-      <w:r w:rsidR="003F1492">
+      <w:r w:rsidR="00B82BC7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00B82BC7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00B82BC7">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00B82BC7">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00B82BC7">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00B82BC7">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00B82BC7">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="003F1492">
+      <w:r w:rsidR="00B82BC7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="38"/>
+      <w:bookmarkEnd w:id="37"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -16893,858 +23061,858 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Date:</w:t>
       </w:r>
       <w:r w:rsidR="00B82BC7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003F1492">
+      <w:r w:rsidR="00B82BC7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text35"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="39" w:name="Text35"/>
+      <w:bookmarkStart w:id="38" w:name="Text35"/>
       <w:r w:rsidR="00B82BC7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="003F1492">
-[...5 lines deleted...]
-      <w:r w:rsidR="003F1492">
+      <w:r w:rsidR="00B82BC7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00B82BC7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00B82BC7">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00B82BC7">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00B82BC7">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00B82BC7">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00B82BC7">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="003F1492">
+      <w:r w:rsidR="00B82BC7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkEnd w:id="38"/>
     </w:p>
-    <w:p w:rsidR="00A56708" w:rsidRPr="00A56708" w:rsidRDefault="003F1492" w:rsidP="00A56708">
+    <w:p w14:paraId="79E94C36" w14:textId="77777777" w:rsidR="00A56708" w:rsidRPr="00A56708" w:rsidRDefault="00A56708" w:rsidP="00A56708">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003F1492">
+      <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:pict>
-[...1 lines deleted...]
-        </w:pict>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251683840" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="534643EE" wp14:editId="49A8E7E3">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-9896</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>24130</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6271260" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="15240" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="13" name="Straight Connector 13"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm flipV="1">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6271260" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="dk1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="20A192DC" id="Straight Connector 13" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251683840;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin" from="-.8pt,1.9pt" to="493pt,1.9pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXo+/QoQEAAJIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8lOIzEQvSPNP1i+T7qTQxi10uEAggsC&#10;NAt34y6nLbzJNunO30+5OmnQLBJCXCwvVa/ee1XeXIzWsD3EpL1r+XJRcwZO+k67Xct//bz++o2z&#10;lIXrhPEOWn6AxC+2X842Q2hg5XtvOogMQVxqhtDyPufQVFWSPViRFj6Aw0floxUZj3FXdVEMiG5N&#10;tarrdTX42IXoJaSEt1fTI98SvlIg871SCTIzLUdumdZI61NZq+1GNLsoQq/lkYb4AAsrtMOiM9SV&#10;yIK9RP0XlNUy+uRVXkhvK6+UlkAaUM2y/kPNj14EIC1oTgqzTenzYOXd/tI9RLRhCKlJ4SEWFaOK&#10;limjwyP2lHQhUzaSbYfZNhgzk3i5Xp0vV2t0V57eqgmiQIWY8g14y8qm5Ua7okg0Yn+bMpbF0FMI&#10;Hl5J0C4fDJRg476DYrrDYhMdmg+4NJHtBXa2e16WTiIWRZYUpY2Zk2oq+d+kY2xJA5qZ9ybO0VTR&#10;uzwnWu18/FfVPJ6oqin+pHrSWmQ/+e5ALSE7sPGk7DikZbLenin99SttfwMAAP//AwBQSwMEFAAG&#10;AAgAAAAhAFOpZDPbAAAABgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFyq1mkR&#10;IYQ4FarEBQ5A4QOceEki7HWI3dT9exYucBzNaOZNtU3OihmnMHhSsF5lIJBabwbqFLy/PSwLECFq&#10;Mtp6QgUnDLCtz88qXRp/pFec97ETXEKh1Ar6GMdSytD26HRY+RGJvQ8/OR1ZTp00kz5yubNyk2W5&#10;dHogXuj1iLse28/9wSl4fH5ZnDYpX3zdXDe7NBc2PQWr1OVFur8DETHFvzD84DM61MzU+AOZIKyC&#10;5TrnpIIrPsD2bZHzteZXy7qS//HrbwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDXo+/Q&#10;oQEAAJIDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBT&#10;qWQz2wAAAAYBAAAPAAAAAAAAAAAAAAAAAPsDAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAAwUAAAAA&#10;" strokecolor="black [3040]"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00A56708" w:rsidRPr="00A56708" w:rsidSect="00B82BC7">
       <w:headerReference w:type="default" r:id="rId6"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00280308" w:rsidRDefault="00280308" w:rsidP="00A73B46">
+    <w:p w14:paraId="1BFD9625" w14:textId="77777777" w:rsidR="000D0E0D" w:rsidRDefault="000D0E0D" w:rsidP="00A73B46">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00280308" w:rsidRDefault="00280308" w:rsidP="00A73B46">
+    <w:p w14:paraId="44D15308" w14:textId="77777777" w:rsidR="000D0E0D" w:rsidRDefault="000D0E0D" w:rsidP="00A73B46">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00280308" w:rsidRDefault="00280308" w:rsidP="00A73B46">
+    <w:p w14:paraId="348218DD" w14:textId="77777777" w:rsidR="000D0E0D" w:rsidRDefault="000D0E0D" w:rsidP="00A73B46">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00280308" w:rsidRDefault="00280308" w:rsidP="00A73B46">
+    <w:p w14:paraId="7A3B1B43" w14:textId="77777777" w:rsidR="000D0E0D" w:rsidRDefault="000D0E0D" w:rsidP="00A73B46">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:p w:rsidR="00123027" w:rsidRPr="00A73B46" w:rsidRDefault="00123027" w:rsidP="00A73B46">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="20896A60" w14:textId="77777777" w:rsidR="00123027" w:rsidRPr="00A73B46" w:rsidRDefault="00123027" w:rsidP="00A73B46">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00A73B46">
       <w:rPr>
         <w:b/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t>Nutrition and Wellness Solutions, LLC</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00123027" w:rsidRPr="00A73B46" w:rsidRDefault="00123027" w:rsidP="00A73B46">
+  <w:p w14:paraId="52C2AFBA" w14:textId="0706D67F" w:rsidR="00123027" w:rsidRPr="00A73B46" w:rsidRDefault="00123027" w:rsidP="00A73B46">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:i/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00A73B46">
       <w:rPr>
         <w:b/>
         <w:i/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
-      <w:t>Heather Fink, MS, RD, CSSD</w:t>
+      <w:t xml:space="preserve">Heather Fink, MS, RD, </w:t>
+    </w:r>
+    <w:r w:rsidR="0045561B">
+      <w:rPr>
+        <w:b/>
+        <w:i/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t xml:space="preserve">LD, </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00A73B46">
+      <w:rPr>
+        <w:b/>
+        <w:i/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t>CSSD</w:t>
+    </w:r>
+    <w:r w:rsidR="0045561B">
+      <w:rPr>
+        <w:b/>
+        <w:i/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t>, CLT</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00123027" w:rsidRDefault="00123027">
+  <w:p w14:paraId="11DC5E05" w14:textId="77777777" w:rsidR="00123027" w:rsidRDefault="00123027">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-  <w:zoom w:percent="120"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaFull" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="4" w:cryptSpinCount="100000" w:hash="Okc7LAkDJKQO51tkikesy7RBgX4=" w:salt="gqacZNN1+DSBdOT5jtbGOg=="/>
+  <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="v/+tM4YpcB6OUXjdj36+PCP3EJwIH0B+zT3WYjczLqBDe3MiK5RLVjMbUPePyBHmWCLhxIi040Sjsz1CWHnPjw==" w:salt="DpPEICa7RAA8RxdC4mi9pA=="/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
-  <w:compat/>
+  <w:compat>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+  </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A73B46"/>
     <w:rsid w:val="00062D44"/>
     <w:rsid w:val="0007664A"/>
+    <w:rsid w:val="000D0E0D"/>
     <w:rsid w:val="00123027"/>
     <w:rsid w:val="001416F6"/>
     <w:rsid w:val="001643AE"/>
     <w:rsid w:val="001947D2"/>
-    <w:rsid w:val="00280308"/>
     <w:rsid w:val="002C2AAD"/>
-    <w:rsid w:val="003F1492"/>
+    <w:rsid w:val="0045561B"/>
     <w:rsid w:val="00460914"/>
     <w:rsid w:val="004A0980"/>
     <w:rsid w:val="0052368E"/>
     <w:rsid w:val="00536D10"/>
     <w:rsid w:val="005A3AE3"/>
     <w:rsid w:val="005B3309"/>
     <w:rsid w:val="006043C4"/>
+    <w:rsid w:val="0066476A"/>
     <w:rsid w:val="006A1469"/>
-    <w:rsid w:val="006A5560"/>
     <w:rsid w:val="007462EF"/>
     <w:rsid w:val="007616A9"/>
     <w:rsid w:val="007871AA"/>
     <w:rsid w:val="007B0C26"/>
     <w:rsid w:val="007F7108"/>
     <w:rsid w:val="008E0767"/>
     <w:rsid w:val="0091200D"/>
     <w:rsid w:val="00996A01"/>
     <w:rsid w:val="00A56708"/>
     <w:rsid w:val="00A73B46"/>
+    <w:rsid w:val="00B0342B"/>
     <w:rsid w:val="00B20AF4"/>
     <w:rsid w:val="00B37FC6"/>
     <w:rsid w:val="00B50E0E"/>
     <w:rsid w:val="00B755BF"/>
     <w:rsid w:val="00B82BC7"/>
     <w:rsid w:val="00F94C81"/>
     <w:rsid w:val="00FB3D27"/>
     <w:rsid w:val="00FE35EE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac m:val="off"/>
+    <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="0732A323"/>
+  <w15:docId w15:val="{EF906DD6-1EEE-46F7-B8B0-5453533DB238}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...466 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00A73B46"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
@@ -17826,106 +23994,99 @@
       <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
     <w:name w:val="Body Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText"/>
     <w:rsid w:val="00A73B46"/>
     <w:rPr>
       <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00A73B46"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B20AF4"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00B20AF4"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -18171,68 +24332,68 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1283</Words>
-  <Characters>7317</Characters>
+  <Words>1389</Words>
+  <Characters>7211</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>60</Lines>
-  <Paragraphs>17</Paragraphs>
+  <Lines>901</Lines>
+  <Paragraphs>661</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Windows User</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8583</CharactersWithSpaces>
+  <CharactersWithSpaces>7939</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Heather</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>